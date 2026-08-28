--- v1 (2026-02-07)
+++ v2 (2026-08-28)
@@ -89,285 +89,285 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting withinthe command area of Gopikantapur Piped Water Supply Scheme at Jamalpur Block</t>
   </si>
   <si>
     <t>SM/07775</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Gopikantapur Piped Water Supply Scheme at Kubajpur, Pranballabhpur (2 Nos Habitation) &amp; Ramchandrapur Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte. [Agreement No. 98/SE/CC/PHE/Dte of 2020-2021.]</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000417/2020-2021</t>
+  </si>
+  <si>
+    <t>914/BWD</t>
+  </si>
+  <si>
+    <t>02/02/2021</t>
+  </si>
+  <si>
+    <t>03/04/2021</t>
+  </si>
+  <si>
+    <t>S.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of uPVC pipeline due to obstruction arise for PWD roads within Gopikantapur W/S Scheme under Burdwan Division, PHE Dte. [Group: ¿F¿]</t>
+  </si>
+  <si>
+    <t>ORD/000222/2021-2022</t>
+  </si>
+  <si>
+    <t>1817/AE/HQ</t>
+  </si>
+  <si>
+    <t>21/09/2021</t>
+  </si>
+  <si>
+    <t>21/10/2021</t>
+  </si>
+  <si>
+    <t>M/S S. CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Continuation work order for water tap connection in each house hold from existing distribution system within scheme jurisdiction in Bhairabpur Habitation of Gopikantapur piped water supply scheme within Headquarters under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000562/2021-2022</t>
+  </si>
+  <si>
+    <t>4818/BWD</t>
+  </si>
+  <si>
+    <t>22/09/2021</t>
+  </si>
+  <si>
+    <t>22/10/2021</t>
+  </si>
+  <si>
+    <t>D.M. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Formal Work Order for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Gopikantapur Piped Water Supply Scheme at Bishnubati, Chakdighi &amp; Dhapdhara Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte. [Agreement No. 96/SE/CC/PHE/Dte of 2020-2021.]</t>
   </si>
   <si>
-    <t>AE(HQs),Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000439/2020-2021</t>
   </si>
   <si>
     <t>716/BWD</t>
   </si>
   <si>
     <t>28/01/2021</t>
   </si>
   <si>
     <t>14/03/2021</t>
   </si>
   <si>
     <t>BHARAT CONSTRUCTION</t>
   </si>
   <si>
+    <t>Laying of UPVC pipe for providing FHTC in different habitaion of Ramchandrapur, Pranballabpur Mouza within Gopikantapur piped water supply scheme within Jamalpur Block under Burdwan Division, PHE Dte. [Gr.-B]</t>
+  </si>
+  <si>
+    <t>ORD/000768/2021-2022</t>
+  </si>
+  <si>
+    <t>1856/AE/HQ</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>04/11/2021</t>
+  </si>
+  <si>
+    <t>Construction of 400 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including pipe connection and cost of pipes, specials for Gopikantapur &amp; it's adjoining mouzas W/S. scheme under Burdwan Division, P.H.E. Dte.Ref. Drawing No.PC-I/OHR/11/2012 (Sheet No.1&amp;2)(R-I) Dated 20.06.2012. [Revision - 1 dt. 20.12.2012]</t>
+  </si>
+  <si>
+    <t>ORD/000438/2021-2022</t>
+  </si>
+  <si>
+    <t>696/BWD</t>
+  </si>
+  <si>
+    <t>02/02/2022</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
+    <t>Laying of uPVC pipe for providing FHTC at Gopikantapur, Ramchandrapur and Bishnubati Village within Gopikantapur Piped Water Supply Scheme, Jamalpur Block under Burdwan Division P.H.E Dte._Gr-G</t>
+  </si>
+  <si>
+    <t>ORD/000632/2021-2022</t>
+  </si>
+  <si>
+    <t>129/AE/HQ</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>19/03/2022</t>
+  </si>
+  <si>
+    <t>Extension of pipeline (Branch &amp; Sub Branch) for Functional House Hold Tap Connection from existing distribution system within the command area of GOPIKANTAPUR Piped Water Supply Scheme, at Bhairabpur village, Jamalpur Block under Burdwan Division P.H.E Dte._Gr-H</t>
+  </si>
+  <si>
+    <t>ORD/000633/2021-2022</t>
+  </si>
+  <si>
+    <t>130/AE/HQ</t>
+  </si>
+  <si>
+    <t>Laying of HDPE and UPVC pipe for providing FHTC at Pranballabhpur Village within GOPIKANTAPUR Piped Water Supply Scheme, Jamalpur Block under Burdwan Division P.H.E Dte._Gr-G</t>
+  </si>
+  <si>
+    <t>ORD/000662/2021-2022</t>
+  </si>
+  <si>
+    <t>148/AE/HQ</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>OM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000117/2021-2022</t>
+  </si>
+  <si>
+    <t>1102/BWD</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001237/2021-2022</t>
+  </si>
+  <si>
+    <t>1132/DW</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
+  </si>
+  <si>
     <t>Hire &amp; fuel charges of vehicle (Car No.-WB-41H-3668) for the office of the Assistant Engineer, RWS Burdwan Sub-Division, PHE Dte. for the month of May &amp; June'22.</t>
   </si>
   <si>
     <t>VCH/000494/2022-2023</t>
   </si>
   <si>
     <t>462/VEH/22-23</t>
   </si>
   <si>
     <t>29/08/2022</t>
   </si>
   <si>
     <t>MD HASIN</t>
   </si>
   <si>
-    <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
-[...152 lines deleted...]
-    <t>Resource Division</t>
+    <t>Sinking of 300 mm X 200 mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Medium Well Screen (RMS) with construction of Pump House &amp; Boundary wall of GOPIKANTAPUR Piped Water Supply Scheme, Block- Jamalpur, District:- Purba-Bardhaman under Burdwan Division PHE Dte. [FOR 3rd. TUBE WELL SITE].</t>
+  </si>
+  <si>
+    <t>AE(HQs)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Burdwan Division</t>
+  </si>
+  <si>
+    <t>ORD/001043/2023-2024</t>
+  </si>
+  <si>
+    <t>786/BWD</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>BIBHUTI SHAW</t>
   </si>
   <si>
     <t>Preparation and Submission of DPR for Augmentation of Ground Water Based Piped Water Supply Scheme for GOPIKANTAPUR, Block:Jamalpur under Burdwan Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000989/2024-2025</t>
   </si>
   <si>
     <t>1911/BSD</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
-  </si>
-[...22 lines deleted...]
-    <t>BIBHUTI SHAW</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Land Development for various PWSS, Block- Jamalpur, District:- Purba-Bardhaman within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs),AE(HQs), Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001100/2024-2025</t>
   </si>
   <si>
     <t>433/BWD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>RABINDRA NATH GORANG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -935,857 +935,857 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>47</v>
+        <v>62.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>37.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>58.82</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.51</v>
+        <v>3.55</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>221</v>
+        <v>3.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P6" s="4">
         <v>47</v>
       </c>
-      <c r="P6" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.87</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>35.89</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
-        <v>76.26</v>
+        <v>4.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>3.55</v>
+        <v>76.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>2.37</v>
+        <v>3.71</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="P10" s="4">
-        <v>4.8</v>
+        <v>2.37</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>3.76</v>
+        <v>4.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.82</v>
+        <v>8.61</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>3.71</v>
+        <v>221</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>8.61</v>
+        <v>0.51</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="I15" s="13"/>
+      <c r="I15" s="13" t="s">
+        <v>90</v>
+      </c>
       <c r="J15" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>0.78</v>
+        <v>23.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="I16" s="13" t="s">
         <v>97</v>
       </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>98</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>23.9</v>
+        <v>0.78</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
         <v>132.64</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
@@ -1796,54 +1796,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>596.64</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>62.48</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>10.47</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>