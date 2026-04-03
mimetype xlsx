--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -308,63 +308,63 @@
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>PAPRI HAZRA</t>
   </si>
   <si>
     <t>Rest portion of OHR work (Plastering, Priming &amp; Painting and interconnection of Rising Main with Specials) &amp; Construction of Boundary wall with Smriti Saudha at Aug. of DHARMADANGA Water Supply Scheme within Kalna Sub-Division under Burdwan Division, PHE Dte. (Length - 81.01 Mtr, No of Columns=28 Nos. Centre to Centre- 3.0 Mtr.).</t>
   </si>
   <si>
     <t>ORD/000995/2023-2024</t>
   </si>
   <si>
     <t>267/BWD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>S.K. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Balance work for construction of OHR having capacity 300 CuM along with other allied works in connection with augmentation of Dharmadanga PWSS under Kalna Sub Division under Burdwan Division, PHE. Dte.</t>
-[...11 lines deleted...]
-    <t>20/06/2025</t>
+    <t>Work Order for 'Laying distribution system including providing FHTC in the left out portion of Dharmadanga piped water supply scheme under Kalna Sub-Division under Burdwan Division, PHE Dte.'.</t>
+  </si>
+  <si>
+    <t>ORD/000806/2024-2025</t>
+  </si>
+  <si>
+    <t>1770/KSD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1628,88 +1628,88 @@
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="P15" s="4">
-        <v>15.87</v>
+        <v>1.67</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>78.54</v>
+        <v>64.34</v>
       </c>
       <c r="P16" s="8">
         <v>0</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>