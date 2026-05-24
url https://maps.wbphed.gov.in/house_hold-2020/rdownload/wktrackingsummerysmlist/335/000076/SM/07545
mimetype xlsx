--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -973,54 +973,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1032,54 +1032,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>14.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1150,54 +1150,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>2.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1211,54 +1211,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>0.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1390,54 +1390,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>2.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.81</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>64.65</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1451,54 +1451,54 @@
       <c r="I12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>0.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>95.4</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1512,54 +1512,54 @@
       <c r="I13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>0.76</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>95.4</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1573,54 +1573,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
         <v>27.45</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>26.2</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.44</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1634,88 +1634,88 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P15" s="4">
         <v>1.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.37</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>82.29</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>64.34</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>52.71</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>81.91</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>