--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,65 @@
     <t>267/BWD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>S.K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Work Order for 'Laying distribution system including providing FHTC in the left out portion of Dharmadanga piped water supply scheme under Kalna Sub-Division under Burdwan Division, PHE Dte.'.</t>
   </si>
   <si>
     <t>ORD/000806/2024-2025</t>
   </si>
   <si>
     <t>1770/KSD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>Balance work for construction of OHR having capacity 300 CuM along with other allied works in connection with augmentation of Dharmadanga PWSS under Kalna Sub Division under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000331/2025-2026</t>
+  </si>
+  <si>
+    <t>1354/BWD</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1648,87 +1663,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P15" s="4">
         <v>1.67</v>
       </c>
       <c r="Q15" s="4">
         <v>1.37</v>
       </c>
       <c r="R15" s="4">
         <v>82.29</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>15.87</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>80.21</v>
+      </c>
+      <c r="P17" s="8">
+        <v>52.71</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>65.71</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>