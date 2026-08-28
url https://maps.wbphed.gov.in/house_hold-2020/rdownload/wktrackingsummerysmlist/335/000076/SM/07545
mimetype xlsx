--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,228 +110,228 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Continuation order for water tap connection in each house hold from existing distribution system within scheme jurisdiction in Rameswarpur village and Rameswarpur habitation of Dharmadanga piped water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte.[Phase-I][Group-1B]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000732/2020-2021</t>
   </si>
   <si>
     <t>4743/BWD</t>
   </si>
   <si>
     <t>01/12/2020</t>
   </si>
   <si>
     <t>31/12/2020</t>
   </si>
   <si>
     <t>TAPAS KUMAR ROY</t>
   </si>
   <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Madhuban village of Dharmadanga Piped Water Supply Scheme within Kalna Sub-Divn. under Burdwan Division, PHE. Dte. [Phase - I] [Sl.No : 6B]</t>
+  </si>
+  <si>
+    <t>ORD/000972/2020-2021</t>
+  </si>
+  <si>
+    <t>4745/BWD</t>
+  </si>
+  <si>
+    <t>KHEPIMA ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Dharmadanga Piped Water Supply Scheme at Dharmadanga (P) Village (Mouza), Kalna-I Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2021-2022</t>
+  </si>
+  <si>
+    <t>6641/BWD</t>
+  </si>
+  <si>
+    <t>29/11/2021</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>INVENT ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Extension of different dia UPVC pipeline at Rameswarpur village of Dharmadanga water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte. [Sl No.-A]</t>
+  </si>
+  <si>
+    <t>ORD/000829/2020-2021</t>
+  </si>
+  <si>
+    <t>167/KSD</t>
+  </si>
+  <si>
+    <t>19/02/2021</t>
+  </si>
+  <si>
+    <t>21/03/2021</t>
+  </si>
+  <si>
+    <t>BISHWAJIT DAS</t>
+  </si>
+  <si>
     <t>Water tap connection in each household from existing distribution system within scheme jurisdiction in Koldanga-Mirpur village (35 Nos) &amp; Rameswarpur village (50 Nos) (Total-85 Nos) of Dharmadanga water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte.[SL NO.-C]</t>
   </si>
   <si>
     <t>ORD/000321/2021-2022</t>
   </si>
   <si>
     <t>1026/KSD</t>
   </si>
   <si>
     <t>01/10/2021</t>
   </si>
   <si>
     <t>16/10/2021</t>
   </si>
   <si>
     <t>SETH ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Dharmadanga Piped Water Supply Scheme at Dharmadanga (P) Village (Mouza), Kalna-I Block under Burdwan Division, PHE Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Work order for "Providing Functional house hold tap connections for Sajal Gram Village within Kalna-I Block under Kalna Sub-Division under Burdwan Division, PHE Dte. (Dharmadanga Water Supply Scheme) Sl No- 5</t>
   </si>
   <si>
     <t>Junior Engineer, R.W.S. Burdwan Sub Division, P.H.E. Dt</t>
   </si>
   <si>
     <t>ORD/000689/2022-2023</t>
   </si>
   <si>
     <t>101/KSD</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>08/03/2023</t>
   </si>
   <si>
     <t>BUILD-TECH</t>
   </si>
   <si>
+    <t>Work Order for "Providing Functional house hold tap connections within command ares of Dharmadanga water supply scheme within Kalna-I Block under Kalna Sub-Division under Burdwan Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000550/2023-2024</t>
+  </si>
+  <si>
+    <t>1305/KSD</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>BISWAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing, Making and Erection of Sign Board for SAJAL GRAM in Madhuban (P) Village, Kalna - I Block within Dharma Danga PWSS under Burdwan Division, PHE Dte. (5 Nos Board)</t>
+  </si>
+  <si>
+    <t>AE(HQs)</t>
+  </si>
+  <si>
+    <t>J.E. 1 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/000794/2023-2024</t>
+  </si>
+  <si>
+    <t>873/AE/HQ</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>PAPRI HAZRA</t>
+  </si>
+  <si>
+    <t>Designing, Making and Erection of Sign Board for SAJAL GRAM in Rameswarpur (P) Village, Kalna - I Block within Dharma Danga PWSS under Burdwan Division, PHE Dte. (5 Nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000741/2023-2024</t>
+  </si>
+  <si>
+    <t>836/AE/HQ</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>MUNSHI JAVEDUR JAMAN</t>
+  </si>
+  <si>
     <t>Hire &amp; fuel charges of vehicle (Car No.-WB-04G-6018) for the office of the Assistant Engineer, Katwa Sub-Division, PHE Dte. for the month of March'23.</t>
   </si>
   <si>
     <t>BILL/00290/2023-2024</t>
   </si>
   <si>
     <t>204/JJM</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>M/S MUNMUN DEY</t>
   </si>
   <si>
     <t>Work Order for "Laying distribution system including providing FHTC in the leftout portion of Dharmadanga (SM/07545) water supply scheme under Kalna Sub-Division under Burdwan Division, PHE Dte.".</t>
   </si>
   <si>
     <t>ORD/000953/2024-2025</t>
   </si>
   <si>
     <t>1921/KSD</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>H SAMANTA</t>
-  </si>
-[...58 lines deleted...]
-    <t>PAPRI HAZRA</t>
   </si>
   <si>
     <t>Rest portion of OHR work (Plastering, Priming &amp; Painting and interconnection of Rising Main with Specials) &amp; Construction of Boundary wall with Smriti Saudha at Aug. of DHARMADANGA Water Supply Scheme within Kalna Sub-Division under Burdwan Division, PHE Dte. (Length - 81.01 Mtr, No of Columns=28 Nos. Centre to Centre- 3.0 Mtr.).</t>
   </si>
   <si>
     <t>ORD/000995/2023-2024</t>
   </si>
   <si>
     <t>267/BWD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>S.K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Work Order for 'Laying distribution system including providing FHTC in the left out portion of Dharmadanga piped water supply scheme under Kalna Sub-Division under Burdwan Division, PHE Dte.'.</t>
   </si>
   <si>
     <t>ORD/000806/2024-2025</t>
   </si>
@@ -976,240 +976,240 @@
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.95</v>
+        <v>2.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.95</v>
+        <v>2.66</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>14.94</v>
       </c>
       <c r="Q5" s="4">
         <v>15.39</v>
       </c>
       <c r="R5" s="4">
         <v>103</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>3.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>2.66</v>
+        <v>2.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.66</v>
+        <v>2.95</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
@@ -1262,322 +1262,322 @@
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>0.28</v>
+        <v>2.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.81</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>64.65</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>2.02</v>
+        <v>0.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.4</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>2.81</v>
+        <v>0.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.81</v>
+        <v>0.72</v>
       </c>
       <c r="R11" s="4">
-        <v>64.65</v>
+        <v>95.4</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>0.76</v>
+        <v>0.28</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>95.4</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>0.76</v>
+        <v>2.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>95.4</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1643,51 +1643,51 @@
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="P15" s="4">
         <v>1.67</v>
       </c>
       <c r="Q15" s="4">
         <v>1.37</v>
       </c>
       <c r="R15" s="4">
         <v>82.29</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>