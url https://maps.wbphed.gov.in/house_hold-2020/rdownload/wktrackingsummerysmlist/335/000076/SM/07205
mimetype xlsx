--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -236,51 +236,51 @@
   <si>
     <t>ORD/000463/2020-2021</t>
   </si>
   <si>
     <t>4085/BWD</t>
   </si>
   <si>
     <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000428/2024-2025</t>
   </si>
   <si>
     <t>3107/BWD</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -833,54 +833,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.84</v>
+        <v>4.92</v>
       </c>
       <c r="R3" s="4">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -892,54 +892,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>4.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.84</v>
+        <v>4.92</v>
       </c>
       <c r="R4" s="4">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -951,54 +951,54 @@
         <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>4.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.37</v>
+        <v>4.18</v>
       </c>
       <c r="R5" s="4">
-        <v>198.26</v>
+        <v>99.13</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1010,54 +1010,54 @@
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>2</v>
       </c>
       <c r="Q6" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="R6" s="4">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1069,54 +1069,54 @@
         <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>4.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.81</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1246,54 +1246,54 @@
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>0.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.6</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1307,54 +1307,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P11" s="4">
         <v>1.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.3</v>
+        <v>1.65</v>
       </c>
       <c r="R11" s="4">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1402,54 +1402,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>346.03</v>
       </c>
       <c r="P13" s="8">
-        <v>41.13</v>
+        <v>17.68</v>
       </c>
       <c r="Q13" s="8">
-        <v>11.89</v>
+        <v>5.11</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>