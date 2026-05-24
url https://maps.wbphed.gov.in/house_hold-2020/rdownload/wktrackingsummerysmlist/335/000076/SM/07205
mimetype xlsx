--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,74 +216,50 @@
     <t>19/02/2022</t>
   </si>
   <si>
     <t>BISWAS ENTERPRISE</t>
   </si>
   <si>
     <t>Providing FHTC in Nandra &amp; Naopara village for 100% coverage in Sajal Gram from existing distribution system within Nandra PWSS, Bardhhaman-II Development Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000654/2022-2023</t>
   </si>
   <si>
     <t>1360-A/BSD</t>
   </si>
   <si>
     <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Kalyanpur &amp; Dangachha village of Nandra Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. [Phase - I] [GROUP : ¿10B¿]</t>
   </si>
   <si>
     <t>Junior Engineer, Burdwan Sadar Sub-Division</t>
   </si>
   <si>
     <t>ORD/000463/2020-2021</t>
   </si>
   <si>
     <t>4085/BWD</t>
-  </si>
-[...22 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,73 +648,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -833,54 +809,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.92</v>
+        <v>9.84</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -892,54 +868,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>4.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.92</v>
+        <v>9.84</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -951,54 +927,54 @@
         <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>4.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.18</v>
+        <v>8.37</v>
       </c>
       <c r="R5" s="4">
-        <v>99.13</v>
+        <v>198.26</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1010,54 +986,54 @@
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>2</v>
       </c>
       <c r="Q6" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1069,54 +1045,54 @@
         <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>4.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1246,54 +1222,54 @@
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>0.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1307,162 +1283,101 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P11" s="4">
         <v>1.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.65</v>
+        <v>3.3</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...18 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>36.43</v>
+      </c>
+      <c r="P12" s="8">
+        <v>41.13</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>112.9</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>