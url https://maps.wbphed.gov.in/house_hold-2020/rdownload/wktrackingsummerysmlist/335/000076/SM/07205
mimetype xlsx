--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,74 @@
     <t>19/02/2022</t>
   </si>
   <si>
     <t>BISWAS ENTERPRISE</t>
   </si>
   <si>
     <t>Providing FHTC in Nandra &amp; Naopara village for 100% coverage in Sajal Gram from existing distribution system within Nandra PWSS, Bardhhaman-II Development Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000654/2022-2023</t>
   </si>
   <si>
     <t>1360-A/BSD</t>
   </si>
   <si>
     <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Kalyanpur &amp; Dangachha village of Nandra Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. [Phase - I] [GROUP : ¿10B¿]</t>
   </si>
   <si>
     <t>Junior Engineer, Burdwan Sadar Sub-Division</t>
   </si>
   <si>
     <t>ORD/000463/2020-2021</t>
   </si>
   <si>
     <t>4085/BWD</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1297,87 +1321,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P11" s="4">
         <v>1.65</v>
       </c>
       <c r="Q11" s="4">
         <v>3.3</v>
       </c>
       <c r="R11" s="4">
         <v>200</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="4">
+        <v>309.6</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>85</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>346.03</v>
+      </c>
+      <c r="P13" s="8">
+        <v>41.13</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>11.89</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>