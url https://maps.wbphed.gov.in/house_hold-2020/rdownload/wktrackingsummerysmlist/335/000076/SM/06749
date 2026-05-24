--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -158,72 +158,69 @@
   <si>
     <t>08/12/2020</t>
   </si>
   <si>
     <t>08/03/2021</t>
   </si>
   <si>
     <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Raina ¿ I Block under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000344/2021-2022</t>
   </si>
   <si>
     <t>39/BWD</t>
   </si>
   <si>
     <t>05/01/2022</t>
   </si>
   <si>
     <t>04/02/2022</t>
   </si>
   <si>
     <t>HAFIJUR RAHAMAN MIDYA</t>
   </si>
   <si>
-    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
-[...2 lines deleted...]
-    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+    <t>Sinking of Tube Well, Construction of Pump House, Boundary Wall at 3rd TW Site with Extension of Pipeline &amp; Laying Parallel line and Providing FHTC (Leftout] with allied works for DERIAPUR Piped Water Supply Scheme under Raina-I Block within Burdwan Sub Division under Burdwan Division P.H.E Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
-    <t>ORD/000428/2024-2025</t>
-[...11 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+    <t>ORD/000177/2024-2025</t>
+  </si>
+  <si>
+    <t>2270/BWD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -634,51 +631,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -773,54 +770,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.92</v>
+        <v>9.84</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -832,54 +829,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>3.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.59</v>
+        <v>7.18</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -891,54 +888,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>39.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>29.82</v>
+        <v>61.89</v>
       </c>
       <c r="R5" s="4">
-        <v>74.86</v>
+        <v>155.36</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -950,149 +947,149 @@
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>15.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>58.29</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>309.6</v>
+        <v>68.15</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
-        <v>373.56</v>
+        <v>132.12</v>
       </c>
       <c r="P8" s="8">
-        <v>38.33</v>
+        <v>88.02</v>
       </c>
       <c r="Q8" s="8">
-        <v>10.26</v>
+        <v>66.62</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>