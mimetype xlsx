--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,71 @@
     <t>04/02/2022</t>
   </si>
   <si>
     <t>HAFIJUR RAHAMAN MIDYA</t>
   </si>
   <si>
     <t>Sinking of Tube Well, Construction of Pump House, Boundary Wall at 3rd TW Site with Extension of Pipeline &amp; Laying Parallel line and Providing FHTC (Leftout] with allied works for DERIAPUR Piped Water Supply Scheme under Raina-I Block within Burdwan Sub Division under Burdwan Division P.H.E Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000177/2024-2025</t>
   </si>
   <si>
     <t>2270/BWD</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,73 +630,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1022,87 +1043,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>68.15</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>309.6</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>85</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>441.71</v>
+      </c>
+      <c r="P9" s="8">
+        <v>88.02</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>19.93</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>