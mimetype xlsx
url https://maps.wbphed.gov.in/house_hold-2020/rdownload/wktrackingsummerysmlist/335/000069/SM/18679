--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,122 +80,107 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Galsi-I</t>
   </si>
   <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Sub-Surface Water based Piped Water Supply Scheme for 11 nos. Mouzas under Galsi-I Block</t>
+  </si>
+  <si>
+    <t>SM/18679</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-I under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.03.2024 to 31.08.2024 (6 Months)(Sl-03)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000296/2023-2024</t>
+  </si>
+  <si>
+    <t>269/DWSD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>31/08/2024</t>
+  </si>
+  <si>
+    <t>BIPLAB BANERJEE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for the work of Sinking of 3 nos 300 x 200 mm dia T/W 150 mtr and 20Nos 200 x 200 mm dia Riverbank T/W 51 mtr with Construction of P/H cum switch room chlorine room at Uchagram under 11 nos mouzas PWSS (JJM), Block:- Galsi-I, Dist- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000310/2023-2024</t>
+  </si>
+  <si>
+    <t>373/DWSD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
+  </si>
+  <si>
     <t>Burdwan Division</t>
   </si>
   <si>
-    <t>Sub-Surface Water based Piped Water Supply Scheme for 11 nos. Mouzas under Galsi-I Block</t>
-[...67 lines deleted...]
-  <si>
     <t>Hydro-geological study of Sub Surface Water Flow/Storage Characteristics for Creation of Sustainable Source and Estimation of Sustainable Yield (5 Nos of Schemes) in Purba Bardhaman District, West Bengal towards implementation of water supply project.</t>
   </si>
   <si>
     <t>ORD/000872/2023-2024</t>
   </si>
   <si>
     <t>5324/BWD</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>THE REGISTRAR JADAVPUR UNIVERSITY</t>
   </si>
   <si>
     <t>Formal Work Order for Laying of Rising Main including Jack Pushing and construction of Pipe carring Bridge with Pipe supporting structure under PURANGRAM and 11 nos Mouzas Piped Water Supply Scheme under Durgapur W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-2,Junior Engineer_3</t>
@@ -278,159 +263,141 @@
   <si>
     <t>Supply, installation, commissioning of Electro-Mechanical and instrumentation components at newly constructed Boosting Station under Purangan &amp; 11 nos. Mouza water supply scheme under Central Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000774/2024-2025</t>
   </si>
   <si>
     <t>479/CMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Taherpur &amp; Khano Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
-[...5 lines deleted...]
-    <t>904/CMD</t>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Purangan &amp; 11 nos. mouza Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>905/CMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
-    <t>SINHA ELECTRICALS</t>
-[...10 lines deleted...]
-  <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Continuation order for Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-I under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.06.2025 to 31.08.2025.</t>
   </si>
   <si>
     <t>Assistangt Engineer,Assistant Engineer-I,Assistant Engineer-II,Assistant Engineer-II (Newly Charge takenover)</t>
   </si>
   <si>
     <t>ORD/000041/2025-2026</t>
   </si>
   <si>
     <t>852/DWSD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
-    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, illumination arrangement of Shilla Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
-[...25 lines deleted...]
-  <si>
     <t>Continuation order for Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-I under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.03.2025 to 31.05.2025.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II,Assistant Engineer-II (Newly Charge takenover)</t>
   </si>
   <si>
     <t>ORD/000273/2024-2025</t>
   </si>
   <si>
     <t>334/DWSD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>Hiring of Diesel Ambassador car BS_IV /Luxury taxi catalytic converter attachment (Euro-4)/Bolero/Scorpio having contract carriage permit from Regional Transport Authority for the use of the JJM under the office of the Executive Engineer,Durgapur water supply division PHE. Dte. at Fagupur , Nababhat,Purba Bardhhaman on daily basis (as and when required including Govt. holidays) period of 01.09.2025 to 28.02.2026 (181 days) (Sl-02)</t>
   </si>
   <si>
     <t>ORD/000127/2025-2026</t>
   </si>
   <si>
     <t>1380/DWSD</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>PRAMIT CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Design Engineering Services of Survey, General arrangement drawing, Pile foundation design and drawings, Pipe Pedestal and BOM, Structural design design and drawing, Fabrication drawings for 26 Numbers different dia meter pipe crossing Pipe Bridge at "PURANGAN (Zone-I, II, III), 11 Nos. Mouzas under PURSHA and UCHCHGRAM, SHILLA (Zone-I, II, III, IV), TAHER PUR (Zone-I, II, III) and KHANO (Zone-I and II) sites under Durgapur W/S Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000105/2024-2025</t>
+  </si>
+  <si>
+    <t>1058/DWSD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -959,1063 +926,878 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>1827.37</v>
+        <v>0.82</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.82</v>
+        <v>72.51</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>72.51</v>
+        <v>113.34</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>1075.24</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P7" s="4">
-        <v>1075.24</v>
+        <v>37.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>37.78</v>
+        <v>0.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>0.82</v>
+        <v>789.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="P10" s="4">
-        <v>789.87</v>
+        <v>135.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P11" s="4">
-        <v>135.24</v>
+        <v>317.99</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>329.09</v>
+        <v>0.41</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
-        <v>317.99</v>
+        <v>0.41</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>99</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>40</v>
+        <v>106</v>
       </c>
       <c r="P14" s="4">
-        <v>0.41</v>
+        <v>0.86</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="P15" s="4">
-        <v>131.56</v>
+        <v>47.43</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>2592.72</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...157 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>