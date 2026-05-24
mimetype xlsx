--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -119,50 +119,53 @@
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2</t>
   </si>
   <si>
     <t>ORD/000296/2023-2024</t>
   </si>
   <si>
     <t>269/DWSD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>BIPLAB BANERJEE</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for the work of Sinking of 3 nos 300 x 200 mm dia T/W 150 mtr and 20Nos 200 x 200 mm dia Riverbank T/W 51 mtr with Construction of P/H cum switch room chlorine room at Uchagram under 11 nos mouzas PWSS (JJM), Block:- Galsi-I, Dist- Purba Bardhaman.</t>
   </si>
   <si>
+    <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
+  </si>
+  <si>
     <t>ORD/000310/2023-2024</t>
   </si>
   <si>
     <t>373/DWSD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>09/05/2026</t>
   </si>
   <si>
     <t>S &amp; P ENTERPRISE</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Hydro-geological study of Sub Surface Water Flow/Storage Characteristics for Creation of Sustainable Source and Estimation of Sustainable Yield (5 Nos of Schemes) in Purba Bardhaman District, West Bengal towards implementation of water supply project.</t>
   </si>
   <si>
     <t>ORD/000872/2023-2024</t>
   </si>
   <si>
     <t>5324/BWD</t>
@@ -263,141 +266,159 @@
   <si>
     <t>Supply, installation, commissioning of Electro-Mechanical and instrumentation components at newly constructed Boosting Station under Purangan &amp; 11 nos. Mouza water supply scheme under Central Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000774/2024-2025</t>
   </si>
   <si>
     <t>479/CMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Purangan &amp; 11 nos. mouza Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Continuation order for Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-I under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.06.2025 to 31.08.2025.</t>
   </si>
   <si>
     <t>Assistangt Engineer,Assistant Engineer-I,Assistant Engineer-II,Assistant Engineer-II (Newly Charge takenover)</t>
   </si>
   <si>
     <t>ORD/000041/2025-2026</t>
   </si>
   <si>
     <t>852/DWSD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>Continuation order for Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-I under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.03.2025 to 31.05.2025.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II,Assistant Engineer-II (Newly Charge takenover)</t>
   </si>
   <si>
     <t>ORD/000273/2024-2025</t>
   </si>
   <si>
     <t>334/DWSD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
+    <t>Laying HDPE pipe with Auger boring Construction of Valve Chamber and Remaining Road Restoration of CHHORA PWSS, Ausgram-II Block of under Durgapur Water Supply Division, PHE Dte. (Sl-03)</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_1,JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000131/2025-2026</t>
+  </si>
+  <si>
+    <t>1385/DWSD</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
+  </si>
+  <si>
+    <t>SIDDHARTH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hiring of Diesel Ambassador car BS_IV /Luxury taxi catalytic converter attachment (Euro-4)/Bolero/Scorpio having contract carriage permit from Regional Transport Authority for the use of the JJM under the office of the Executive Engineer,Durgapur water supply division PHE. Dte. at Fagupur , Nababhat,Purba Bardhhaman on daily basis (as and when required including Govt. holidays) period of 01.09.2025 to 28.02.2026 (181 days) (Sl-02)</t>
   </si>
   <si>
     <t>ORD/000127/2025-2026</t>
   </si>
   <si>
     <t>1380/DWSD</t>
   </si>
   <si>
-    <t>26/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>PRAMIT CHATTERJEE</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for Design Engineering Services of Survey, General arrangement drawing, Pile foundation design and drawings, Pipe Pedestal and BOM, Structural design design and drawing, Fabrication drawings for 26 Numbers different dia meter pipe crossing Pipe Bridge at "PURANGAN (Zone-I, II, III), 11 Nos. Mouzas under PURSHA and UCHCHGRAM, SHILLA (Zone-I, II, III, IV), TAHER PUR (Zone-I, II, III) and KHANO (Zone-I and II) sites under Durgapur W/S Division,PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-2</t>
   </si>
   <si>
     <t>ORD/000105/2024-2025</t>
   </si>
   <si>
     <t>1058/DWSD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Computer routine maintenance and software's installation including supply of computer peripherals and Stationeries etc. for use office under DWSD, PHE Dte (w.e.f 01.06.2024 to 30.05.2025)</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_1,Contractual Junior Engineer_5,JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000025/2024-2025</t>
+  </si>
+  <si>
+    <t>575/DWSD</t>
+  </si>
+  <si>
+    <t>22/04/2024</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -951,853 +972,916 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>0.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>291.06</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>72.51</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>34.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.23</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>113.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
         <v>1075.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>58.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>5.43</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P7" s="4">
         <v>37.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="4">
         <v>0.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>290.47</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>789.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P10" s="4">
         <v>135.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="P11" s="4">
-        <v>317.99</v>
+        <v>0.41</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.75</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="4">
         <v>0.41</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>290.92</v>
       </c>
       <c r="S12" s="4">
         <v>35</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>33</v>
+        <v>102</v>
       </c>
       <c r="P13" s="4">
-        <v>0.41</v>
+        <v>0.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P14" s="4">
         <v>0.86</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P15" s="4">
         <v>47.43</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>17.52</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>36.93</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
-[...18 lines deleted...]
-      <c r="P16" s="8">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P16" s="4">
+        <v>3.79</v>
+      </c>
+      <c r="Q16" s="4">
         <v>0</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="R16" s="4">
         <v>0</v>
       </c>
-      <c r="R16" s="8"/>
-      <c r="S16" s="8"/>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>2279.5</v>
+      </c>
+      <c r="P17" s="8">
+        <v>132.38</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>5.81</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>