--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -375,50 +375,218 @@
     <t>25/07/2024</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>Continuation order for the work of Computer routine maintenance and software's installation including supply of computer peripherals and Stationeries etc. for use office under DWSD, PHE Dte (w.e.f 01.06.2024 to 30.05.2025)</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1,Contractual Junior Engineer_5,JUNIOR ENGINEER-1</t>
   </si>
   <si>
     <t>ORD/000025/2024-2025</t>
   </si>
   <si>
     <t>575/DWSD</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ADDITIONAL QUOTATION FOR NEW SERVICE CONNECTION AT UCHCHAGRAM (UNDER 11 NO MOUJA) UNDER CMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00252/2025-2026</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
+    <t>Quotation for new electricity connection for 11 Nos sub-surface PWSS under DWSD PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00240/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-112</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Piped Water Supply Scheme for different Mouzas works related (LDSs, Rising Mains, FHTCs, Constn. CWR, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) under Galsi-I Block, District:- Purba-Bardhaman [NEW SCHEME] (For Pursha, Uchhagram &amp; Rampur Jurisdiction)</t>
+  </si>
+  <si>
+    <t>ORD/000475/2023-2024</t>
+  </si>
+  <si>
+    <t>3761/BWD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Taherpur &amp; Khano Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>904/CMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Purangan &amp; 11 nos. mouza Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>905/CMD</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, illumination arrangement of Shilla Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,Driller In-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000004/2025-2026</t>
+  </si>
+  <si>
+    <t>906/CMD</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT LTD</t>
+  </si>
+  <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system of Shilla Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000001/2025-2026</t>
+  </si>
+  <si>
+    <t>903/CMD</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Preparation &amp; Submission of Augmentation DPR for Sub Surface based Taher pur Pipe Water Supply Scheme under DWSD , PHE Dte.(Sl-01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000148/2025-2026</t>
+  </si>
+  <si>
+    <t>40/DWSD</t>
+  </si>
+  <si>
+    <t>08/01/2026</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>MARS PLANNING AND ENGINEERING SERVICES PVT.LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal order for the work of Preparation &amp; Submission of Augmentation DPR for Sub Surface based Khano Pipe Water Supply Scheme under DWSD, PHE Dte.(Sl-02)</t>
+  </si>
+  <si>
+    <t>ORD/000149/2025-2026</t>
+  </si>
+  <si>
+    <t>47/DWSD</t>
+  </si>
+  <si>
+    <t>C/O for the work of Preparation &amp; Submission of Augmentation DPR for Sub Surface based Purangan Pipe Water Supply Scheme under DWSD , PHE Dte.(Sl-03)</t>
+  </si>
+  <si>
+    <t>ORD/000159/2025-2026</t>
+  </si>
+  <si>
+    <t>73/DWSD</t>
+  </si>
+  <si>
+    <t>22/01/2026</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of --Supply of office materials with day to day office maintenance for the office of the Execuitve Engineer,DWSD,PHE Dte (up to 31.03.2026)</t>
+  </si>
+  <si>
+    <t>ORD/000117/2025-2026</t>
+  </si>
+  <si>
+    <t>1244/DWSD</t>
+  </si>
+  <si>
+    <t>05/08/2025</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>GHOSH &amp; ROY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Preparation &amp; Submission of Augmentation DPR for Sub Surface based Purangan Pipe Water Supply Scheme under DWSD , PHE Dte.(Sl-03)</t>
+  </si>
+  <si>
+    <t>ORD/000150/2025-2026</t>
+  </si>
+  <si>
+    <t>42/DWSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,73 +975,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1801,87 +1969,829 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P16" s="4">
         <v>3.79</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="P17" s="4">
+        <v>3.84</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="P18" s="4">
+        <v>5.99</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P19" s="4">
+        <v>1827.37</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>396.15</v>
+      </c>
+      <c r="R19" s="4">
+        <v>21.68</v>
+      </c>
+      <c r="S19" s="4">
+        <v>45</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P20" s="4">
+        <v>329.09</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>40</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="P21" s="4">
+        <v>317.99</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>40</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="P22" s="4">
+        <v>131.56</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>45</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="P23" s="4">
+        <v>211</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>40</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="P27" s="4">
+        <v>2.26</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>0</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>0</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>5111.7</v>
+      </c>
+      <c r="P29" s="8">
+        <v>528.53</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>10.34</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>