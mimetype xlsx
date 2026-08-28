--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,513 +80,510 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Galsi-I</t>
   </si>
   <si>
+    <t>Burdwan Division</t>
+  </si>
+  <si>
+    <t>Sub-Surface Water based Piped Water Supply Scheme for 11 nos. Mouzas under Galsi-I Block</t>
+  </si>
+  <si>
+    <t>SM/18679</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Piped Water Supply Scheme for different Mouzas works related (LDSs, Rising Mains, FHTCs, Constn. CWR, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) under Galsi-I Block, District:- Purba-Bardhaman [NEW SCHEME] (For Pursha, Uchhagram &amp; Rampur Jurisdiction)</t>
+  </si>
+  <si>
+    <t>ORD/000475/2023-2024</t>
+  </si>
+  <si>
+    <t>3761/BWD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hydro-geological study of Sub Surface Water Flow/Storage Characteristics for Creation of Sustainable Source and Estimation of Sustainable Yield (5 Nos of Schemes) in Purba Bardhaman District, West Bengal towards implementation of water supply project.</t>
+  </si>
+  <si>
+    <t>ORD/000872/2023-2024</t>
+  </si>
+  <si>
+    <t>5324/BWD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>THE REGISTRAR JADAVPUR UNIVERSITY</t>
+  </si>
+  <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
-    <t>Sub-Surface Water based Piped Water Supply Scheme for 11 nos. Mouzas under Galsi-I Block</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Formal Work Order for Laying of Rising Main including Jack Pushing and construction of Pipe carring Bridge with Pipe supporting structure under PURANGRAM and 11 nos Mouzas Piped Water Supply Scheme under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000157/2024-2025</t>
+  </si>
+  <si>
+    <t>1503/DWSD</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Zone- Pursa, Uchchagram &amp;, Rampur at 11 nos. Mouja Water Supply Scheme [ BLOCK- Galsi-I ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000605/2024-2025</t>
+  </si>
+  <si>
+    <t>3100/CMD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-I under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.09.2024 to 28.02.2025 (6 Months)(Sl-03)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000137/2024-2025</t>
+  </si>
+  <si>
+    <t>1250/DWSD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>BIPLAB BANERJEE</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Additional work of Soil investigation &amp; construction of CWR/Pump House etc, Land development of H/W Site,drain &amp; internal Path Way, Concrete Road Restoration,FHTC with Platform with necessary allied Works of Sub Surface Based PURANGAN Pipe W/S Scheme (JJM) under Galsi - I Block, Dist - Purba- Bardhaman ,under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000163/2024-2025</t>
+  </si>
+  <si>
+    <t>1521/DWSD</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>06/11/2025</t>
   </si>
   <si>
     <t>Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-I under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.03.2024 to 31.08.2024 (6 Months)(Sl-03)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I,Assistant Engineer-II</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2</t>
   </si>
   <si>
     <t>ORD/000296/2023-2024</t>
   </si>
   <si>
     <t>269/DWSD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
-    <t>BIPLAB BANERJEE</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum Formal Work Order for the work of Sinking of 3 nos 300 x 200 mm dia T/W 150 mtr and 20Nos 200 x 200 mm dia Riverbank T/W 51 mtr with Construction of P/H cum switch room chlorine room at Uchagram under 11 nos mouzas PWSS (JJM), Block:- Galsi-I, Dist- Purba Bardhaman.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000310/2023-2024</t>
   </si>
   <si>
     <t>373/DWSD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>09/05/2026</t>
   </si>
   <si>
-    <t>S &amp; P ENTERPRISE</t>
-[...104 lines deleted...]
-    <t>06/11/2025</t>
+    <t>Continuation order for the work of Computer routine maintenance and software's installation including supply of computer peripherals and Stationeries etc. for use office under DWSD, PHE Dte (w.e.f 01.06.2024 to 30.05.2025)</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_1,Contractual Junior Engineer_5,JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000025/2024-2025</t>
+  </si>
+  <si>
+    <t>575/DWSD</t>
+  </si>
+  <si>
+    <t>22/04/2024</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Design Engineering Services of Survey, General arrangement drawing, Pile foundation design and drawings, Pipe Pedestal and BOM, Structural design design and drawing, Fabrication drawings for 26 Numbers different dia meter pipe crossing Pipe Bridge at "PURANGAN (Zone-I, II, III), 11 Nos. Mouzas under PURSHA and UCHCHGRAM, SHILLA (Zone-I, II, III, IV), TAHER PUR (Zone-I, II, III) and KHANO (Zone-I and II) sites under Durgapur W/S Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000105/2024-2025</t>
+  </si>
+  <si>
+    <t>1058/DWSD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>Supply, installation, commissioning of Electro-Mechanical and instrumentation components at newly constructed Boosting Station under Purangan &amp; 11 nos. Mouza water supply scheme under Central Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000774/2024-2025</t>
   </si>
   <si>
     <t>479/CMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
-    <t>22/04/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Taherpur &amp; Khano Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>904/CMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Purangan &amp; 11 nos. mouza Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>905/CMD</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Continuation order for Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-I under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.06.2025 to 31.08.2025.</t>
   </si>
   <si>
     <t>Assistangt Engineer,Assistant Engineer-I,Assistant Engineer-II,Assistant Engineer-II (Newly Charge takenover)</t>
   </si>
   <si>
     <t>ORD/000041/2025-2026</t>
   </si>
   <si>
     <t>852/DWSD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, illumination arrangement of Shilla Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,Driller In-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000004/2025-2026</t>
+  </si>
+  <si>
+    <t>906/CMD</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT LTD</t>
+  </si>
+  <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system of Shilla Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000001/2025-2026</t>
+  </si>
+  <si>
+    <t>903/CMD</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Continuation order for Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-I under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.03.2025 to 31.05.2025.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II,Assistant Engineer-II (Newly Charge takenover)</t>
   </si>
   <si>
     <t>ORD/000273/2024-2025</t>
   </si>
   <si>
     <t>334/DWSD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
+    <t>Hiring of Diesel Ambassador car BS_IV /Luxury taxi catalytic converter attachment (Euro-4)/Bolero/Scorpio having contract carriage permit from Regional Transport Authority for the use of the JJM under the office of the Executive Engineer,Durgapur water supply division PHE. Dte. at Fagupur , Nababhat,Purba Bardhhaman on daily basis (as and when required including Govt. holidays) period of 01.09.2025 to 28.02.2026 (181 days) (Sl-02)</t>
+  </si>
+  <si>
+    <t>ORD/000127/2025-2026</t>
+  </si>
+  <si>
+    <t>1380/DWSD</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>PRAMIT CHATTERJEE</t>
+  </si>
+  <si>
     <t>Laying HDPE pipe with Auger boring Construction of Valve Chamber and Remaining Road Restoration of CHHORA PWSS, Ausgram-II Block of under Durgapur Water Supply Division, PHE Dte. (Sl-03)</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1,JUNIOR ENGINEER-2</t>
   </si>
   <si>
     <t>ORD/000131/2025-2026</t>
   </si>
   <si>
     <t>1385/DWSD</t>
   </si>
   <si>
-    <t>26/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>SIDDHARTH ENTERPRISE</t>
   </si>
   <si>
-    <t>Hiring of Diesel Ambassador car BS_IV /Luxury taxi catalytic converter attachment (Euro-4)/Bolero/Scorpio having contract carriage permit from Regional Transport Authority for the use of the JJM under the office of the Executive Engineer,Durgapur water supply division PHE. Dte. at Fagupur , Nababhat,Purba Bardhhaman on daily basis (as and when required including Govt. holidays) period of 01.09.2025 to 28.02.2026 (181 days) (Sl-02)</t>
-[...52 lines deleted...]
-  <si>
     <t>ADDITIONAL QUOTATION FOR NEW SERVICE CONNECTION AT UCHCHAGRAM (UNDER 11 NO MOUJA) UNDER CMD, PHE, Dte.</t>
   </si>
   <si>
     <t>BILL/00252/2025-2026</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Quotation for new electricity connection for 11 Nos sub-surface PWSS under DWSD PHE Dte</t>
   </si>
   <si>
     <t>BILL/00240/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-112</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Piped Water Supply Scheme for different Mouzas works related (LDSs, Rising Mains, FHTCs, Constn. CWR, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) under Galsi-I Block, District:- Purba-Bardhaman [NEW SCHEME] (For Pursha, Uchhagram &amp; Rampur Jurisdiction)</t>
-[...70 lines deleted...]
-  <si>
     <t>Acceptance cum formal order for the work of Preparation &amp; Submission of Augmentation DPR for Sub Surface based Taher pur Pipe Water Supply Scheme under DWSD , PHE Dte.(Sl-01)</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000148/2025-2026</t>
   </si>
   <si>
     <t>40/DWSD</t>
   </si>
   <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>MARS PLANNING AND ENGINEERING SERVICES PVT.LTD.</t>
   </si>
   <si>
     <t>Acceptance cum Formal order for the work of Preparation &amp; Submission of Augmentation DPR for Sub Surface based Khano Pipe Water Supply Scheme under DWSD, PHE Dte.(Sl-02)</t>
   </si>
   <si>
     <t>ORD/000149/2025-2026</t>
   </si>
   <si>
     <t>47/DWSD</t>
   </si>
   <si>
     <t>C/O for the work of Preparation &amp; Submission of Augmentation DPR for Sub Surface based Purangan Pipe Water Supply Scheme under DWSD , PHE Dte.(Sl-03)</t>
   </si>
   <si>
     <t>ORD/000159/2025-2026</t>
   </si>
   <si>
     <t>73/DWSD</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
   <si>
-    <t>Continuation order for the work of --Supply of office materials with day to day office maintenance for the office of the Execuitve Engineer,DWSD,PHE Dte (up to 31.03.2026)</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum formal order for the work of Preparation &amp; Submission of Augmentation DPR for Sub Surface based Purangan Pipe Water Supply Scheme under DWSD , PHE Dte.(Sl-03)</t>
   </si>
   <si>
     <t>ORD/000150/2025-2026</t>
   </si>
   <si>
     <t>42/DWSD</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at KRISHNARAMPUR PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>ORD/000242/2026-2027</t>
+  </si>
+  <si>
+    <t>835/DWSD</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>24/06/2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1115,1670 +1112,1670 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>0.82</v>
+        <v>1827.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.4</v>
+        <v>396.15</v>
       </c>
       <c r="R3" s="4">
-        <v>291.06</v>
+        <v>21.68</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>72.51</v>
+        <v>113.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>34.25</v>
+        <v>15.87</v>
       </c>
       <c r="R4" s="4">
-        <v>47.23</v>
+        <v>14</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>113.34</v>
+        <v>1075.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.87</v>
+        <v>58.36</v>
       </c>
       <c r="R5" s="4">
-        <v>14</v>
+        <v>5.43</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>1075.24</v>
+        <v>37.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>58.36</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>5.43</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>37.78</v>
+        <v>0.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>290.47</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="P8" s="4">
-        <v>0.82</v>
+        <v>789.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>290.47</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>789.87</v>
+        <v>0.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>291.06</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="K10" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
       <c r="P10" s="4">
-        <v>135.24</v>
+        <v>72.51</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>34.25</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>47.23</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="M11" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.41</v>
+        <v>3.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>96.75</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.41</v>
+        <v>47.43</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.2</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>290.92</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.97</v>
+        <v>135.24</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P14" s="4">
-        <v>0.86</v>
+        <v>329.09</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="J15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>47.43</v>
+        <v>317.99</v>
       </c>
       <c r="Q15" s="4">
-        <v>17.52</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>36.93</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="13" t="s">
+      <c r="M16" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
       <c r="P16" s="4">
-        <v>3.79</v>
+        <v>0.41</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>96.75</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L17" s="4"/>
-[...8 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>3.84</v>
+        <v>131.56</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="I18" s="13"/>
-[...1 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="M18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>5.99</v>
+        <v>211</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="I19" s="13"/>
-[...1 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="P19" s="4">
-        <v>1827.37</v>
+        <v>0.41</v>
       </c>
       <c r="Q19" s="4">
-        <v>396.15</v>
+        <v>1.2</v>
       </c>
       <c r="R19" s="4">
-        <v>21.68</v>
+        <v>290.92</v>
       </c>
       <c r="S19" s="4">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>329.09</v>
+        <v>0.86</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P21" s="4">
-        <v>317.99</v>
+        <v>0.97</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>145</v>
       </c>
-      <c r="I22" s="13" t="s">
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="J22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4"/>
+      <c r="M22" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="N22" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>131.56</v>
+        <v>3.84</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" s="4" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P23" s="4">
-        <v>211</v>
+        <v>5.99</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>154</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>155</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>156</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>157</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>158</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>159</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>160</v>
       </c>
       <c r="P24" s="4">
         <v>0.78</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>161</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>155</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>162</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>163</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>158</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>159</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>160</v>
       </c>
       <c r="P25" s="4">
         <v>0.78</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>164</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>155</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>165</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>166</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>167</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>160</v>
       </c>
       <c r="P26" s="4">
         <v>0.78</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>168</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>27</v>
+        <v>155</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>169</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>170</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="P27" s="4">
-        <v>2.26</v>
+        <v>0.78</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>155</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>109</v>
+        <v>57</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N28" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="L28" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O28" s="4" t="s">
-        <v>160</v>
+        <v>87</v>
       </c>
       <c r="P28" s="4">
-        <v>0.78</v>
+        <v>5.09</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
-        <v>5111.7</v>
+        <v>5114.52</v>
       </c>
       <c r="P29" s="8">
-        <v>528.53</v>
+        <v>511.01</v>
       </c>
       <c r="Q29" s="8">
-        <v>10.34</v>
+        <v>9.99</v>
       </c>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>