--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,258 +149,234 @@
   <si>
     <t>JUNIOR ENGINEER-1</t>
   </si>
   <si>
     <t>ORD/000317/2023-2024</t>
   </si>
   <si>
     <t>377/DWSD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>S &amp; P ENTERPRISE</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for the work of " Construction of Additional Store Room at Nababhat Office Building under Galsi-II Pipe Water Supply Scheme (JJM) under Durgapur W/S Division, PHE Dte</t>
   </si>
   <si>
+    <t>JUNIOR ENGINEER-2,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000046/2024-2025</t>
+  </si>
+  <si>
+    <t>764/DWSD</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>KIRON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hydro-geological study of Sub Surface Water Flow/Storage Characteristics for Creation of Sustainable Source and Estimation of Sustainable Yield (5 Nos of Schemes) in Purba Bardhaman District, West Bengal towards implementation of water supply project.</t>
+  </si>
+  <si>
+    <t>ORD/000872/2023-2024</t>
+  </si>
+  <si>
+    <t>5324/BWD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>THE REGISTRAR JADAVPUR UNIVERSITY</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for the work of Trial bore with necessary allied work and supply and delivery of office furnitures for the new office setup of the EE/DWSD/PHE Dte. at Nababhat,Purba bardhaman.in connection with Taherpur W/S Scheme under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
     <t>JUNIOR ENGINEER-2</t>
   </si>
   <si>
-    <t>ORD/000046/2024-2025</t>
-[...34 lines deleted...]
-  <si>
     <t>ORD/000038/2024-2025</t>
   </si>
   <si>
     <t>750/DWSD</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>K.M. ENTERPRISE</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Quotation for new service connection for Taherpur PWSS TW - 2 (Z-I)</t>
   </si>
   <si>
     <t>BILL/00296/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-146</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Quotation for new service connection at Taherpur PWSS TW-3</t>
   </si>
   <si>
     <t>BILL/01092/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-404</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
-    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of TAHERPUR Piped Water Supply Scheme under Galsi-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
-[...13 lines deleted...]
-  <si>
     <t>Formal Work Order for the work of Sinking of 3 nos 300 x 200mm dia Tube Well-150 mtr and 7 Nos 200 x 200 mm dia River Bank Tube Well- 51 mtr with Construction of Pump House Cum Switch Room Chlorine Room under TAHERPUR PWSS (JJM) Block- Galsi-II, Distric- Purba Bardhaman under Durgapur W/S Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000093/2024-2025</t>
   </si>
   <si>
     <t>1000/DWSD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
-    <t>16/06/2025</t>
+    <t>13/12/2025</t>
   </si>
   <si>
     <t>Formal Work Order for Laying of Rising Main including Jack Pushing and construction of Pipe Carring Bridge with Pipe supporting structure under TAHERPUR and KHANO Piped Water Supply Scheme under Durgapur W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000158/2024-2025</t>
   </si>
   <si>
     <t>1506/DWSD</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
   <si>
-    <t>Formal Work Order for Additional Work of Soil investigation and construction of CWR cum Pump House with M.S structural work, Substation, Chlorine Room etc. Land Development of H/W site, drain and internal path way, concrete road and Bituminous Road Restoration, laying of M.S pipe, FHTC with platfrom and necessary allied works of Sub Surface based Taherpur and Khano PWSS (JJM) under Galsi-II Block, Dist- Purba Bardhaman, under Durgapur W/S Division, PHE Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for OHR SITE of Zone-1, 2, &amp; 3 at TAHERPUR Water Supply Scheme [ BLOCK- Galsi-II ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000560/2024-2025</t>
   </si>
   <si>
     <t>3102/CMD</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
     <t>M/S, S.S. ENTERPRISE.</t>
   </si>
   <si>
-    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Taherpur &amp; Khano Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+    <t>Supply, installation, commissioning of Electro-Mechanical and instrumentation components at newly constructed Boosting Station under Taherpur-khano sub surface water supply scheme under Central Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000002/2025-2026</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000784/2024-2025</t>
   </si>
   <si>
     <t>480/CMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Preparation and Submission of Structural Design Calculation (Civil) &amp; Structural drawing of Proposed CWR with M.S Structural Pump House over cwr, WBSEDCL Mettering Room and - PDB Room -2 Nos, Transformer yeard -2 nos, Chlorin Room -1 No with General Arrangement Drawing of Internal Road - Drain &amp; necessary Soil investigation at Intake Site of "THERPUR (Zone-I, II, III) and KHANO (Zone I &amp; II) PWSS (6 Copy) under Durgapur W/s Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2024-2025</t>
+  </si>
+  <si>
+    <t>1608/DWSD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>DAFFODIL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1194,719 +1170,597 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>113.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>32.86</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>3.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.82</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.76</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>4.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>9.08</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P11" s="4">
-        <v>2282.69</v>
+        <v>102.54</v>
       </c>
       <c r="Q11" s="4">
-        <v>491.48</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>21.53</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>102.54</v>
+        <v>1114.23</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>1114.23</v>
+        <v>38.16</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>811.59</v>
+        <v>105.71</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>94</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="P15" s="4">
-        <v>38.16</v>
+        <v>9.48</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...38 lines deleted...]
-      <c r="N16" s="4" t="s">
+      <c r="A16" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1843.54</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>