--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1170,54 +1170,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>113.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>32.86</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1233,54 +1233,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>3.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.82</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1393,51 +1393,51 @@
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P11" s="4">
         <v>102.54</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1666,88 +1666,88 @@
       <c r="I15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
         <v>9.48</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>9.48</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1843.54</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>46.16</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>