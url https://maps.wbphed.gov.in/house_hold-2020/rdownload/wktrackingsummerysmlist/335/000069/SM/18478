--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -333,50 +333,119 @@
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for Preparation and Submission of Structural Design Calculation (Civil) &amp; Structural drawing of Proposed CWR with M.S Structural Pump House over cwr, WBSEDCL Mettering Room and - PDB Room -2 Nos, Transformer yeard -2 nos, Chlorin Room -1 No with General Arrangement Drawing of Internal Road - Drain &amp; necessary Soil investigation at Intake Site of "THERPUR (Zone-I, II, III) and KHANO (Zone I &amp; II) PWSS (6 Copy) under Durgapur W/s Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000192/2024-2025</t>
   </si>
   <si>
     <t>1608/DWSD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>DAFFODIL</t>
+  </si>
+  <si>
+    <t>Additional quotation for effecting NSC at Pump house at Taherpur (Shikarpur) PWSS (Zone-II)</t>
+  </si>
+  <si>
+    <t>BILL/00339/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-152</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Electric quotation for new service connection at TAHERPUR Sub Surface water supply scheme (Block- Galsi-II)</t>
+  </si>
+  <si>
+    <t>BILL/00244/2025-2026</t>
+  </si>
+  <si>
+    <t>25/08/2025</t>
+  </si>
+  <si>
+    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of TAHERPUR Piped Water Supply Scheme under Galsi-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000479/2023-2024</t>
+  </si>
+  <si>
+    <t>3760/BWD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Additional Work of Soil investigation and construction of CWR cum Pump House with M.S structural work, Substation, Chlorine Room etc. Land Development of H/W site, drain and internal path way, concrete road and Bituminous Road Restoration, laying of M.S pipe, FHTC with platfrom and necessary allied works of Sub Surface based Taherpur and Khano PWSS (JJM) under Galsi-II Block, Dist- Purba Bardhaman, under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2024-2025</t>
+  </si>
+  <si>
+    <t>1507/DWSD</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Taherpur &amp; Khano Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>904/CMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,51 +834,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1680,87 +1749,388 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
         <v>9.48</v>
       </c>
       <c r="Q15" s="4">
         <v>9.48</v>
       </c>
       <c r="R15" s="4">
         <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P16" s="4">
+        <v>7.8</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P17" s="4">
+        <v>52.67</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P18" s="4">
+        <v>2282.69</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>491.48</v>
+      </c>
+      <c r="R18" s="4">
+        <v>21.53</v>
+      </c>
+      <c r="S18" s="4">
+        <v>60</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P19" s="4">
+        <v>811.59</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>35</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="P20" s="4">
+        <v>329.09</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>40</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>5327.39</v>
+      </c>
+      <c r="P21" s="8">
+        <v>537.64</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>10.09</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>