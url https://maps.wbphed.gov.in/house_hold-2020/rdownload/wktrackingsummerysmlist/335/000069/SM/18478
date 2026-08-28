--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,360 +92,339 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Galsi-II</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>TAHERPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18478</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of TAHERPUR Piped Water Supply Scheme under Galsi-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000479/2023-2024</t>
+  </si>
+  <si>
+    <t>3760/BWD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hydro-geological study of Sub Surface Water Flow/Storage Characteristics for Creation of Sustainable Source and Estimation of Sustainable Yield (5 Nos of Schemes) in Purba Bardhaman District, West Bengal towards implementation of water supply project.</t>
+  </si>
+  <si>
+    <t>ORD/000872/2023-2024</t>
+  </si>
+  <si>
+    <t>5324/BWD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>THE REGISTRAR JADAVPUR UNIVERSITY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000329/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000400/2023-2024</t>
   </si>
   <si>
     <t>3831/BWD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
-    <t>Formal Work Order for the work of " Sinking of 3 nos. 300 x 200 mm dia T/W- 150 mtr and 7 nos 200 x 200 mm dia River Bank T/W- 51 mtr with Construction of P/H cum switch room under Taherpur PWSS (JJM) Block- Galsi-II, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
+    <t>Formal Work Order for the work of Sinking of 3 nos 300 x 200mm dia Tube Well-150 mtr and 7 Nos 200 x 200 mm dia River Bank Tube Well- 51 mtr with Construction of Pump House Cum Switch Room Chlorine Room under TAHERPUR PWSS (JJM) Block- Galsi-II, Distric- Purba Bardhaman under Durgapur W/S Division, PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER-1</t>
-[...17 lines deleted...]
-    <t>NAN</t>
+    <t>JUNIOR ENGINEER-2,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000093/2024-2025</t>
+  </si>
+  <si>
+    <t>1000/DWSD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>13/12/2025</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for the work of " Construction of Additional Store Room at Nababhat Office Building under Galsi-II Pipe Water Supply Scheme (JJM) under Durgapur W/S Division, PHE Dte</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER-2,Junior Engineer_3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000046/2024-2025</t>
   </si>
   <si>
     <t>764/DWSD</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>KIRON ENTERPRISE</t>
   </si>
   <si>
-    <t>Hydro-geological study of Sub Surface Water Flow/Storage Characteristics for Creation of Sustainable Source and Estimation of Sustainable Yield (5 Nos of Schemes) in Purba Bardhaman District, West Bengal towards implementation of water supply project.</t>
-[...14 lines deleted...]
-    <t>THE REGISTRAR JADAVPUR UNIVERSITY</t>
+    <t>Formal Work Order for Laying of Rising Main including Jack Pushing and construction of Pipe Carring Bridge with Pipe supporting structure under TAHERPUR and KHANO Piped Water Supply Scheme under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000158/2024-2025</t>
+  </si>
+  <si>
+    <t>1506/DWSD</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Additional Work of Soil investigation and construction of CWR cum Pump House with M.S structural work, Substation, Chlorine Room etc. Land Development of H/W site, drain and internal path way, concrete road and Bituminous Road Restoration, laying of M.S pipe, FHTC with platfrom and necessary allied works of Sub Surface based Taherpur and Khano PWSS (JJM) under Galsi-II Block, Dist- Purba Bardhaman, under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2024-2025</t>
+  </si>
+  <si>
+    <t>1507/DWSD</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for OHR SITE of Zone-1, 2, &amp; 3 at TAHERPUR Water Supply Scheme [ BLOCK- Galsi-II ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000560/2024-2025</t>
+  </si>
+  <si>
+    <t>3102/CMD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>M/S, S.S. ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for the work of Trial bore with necessary allied work and supply and delivery of office furnitures for the new office setup of the EE/DWSD/PHE Dte. at Nababhat,Purba bardhaman.in connection with Taherpur W/S Scheme under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-2</t>
   </si>
   <si>
     <t>ORD/000038/2024-2025</t>
   </si>
   <si>
     <t>750/DWSD</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>K.M. ENTERPRISE</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
+    <t>Acceptance cum Formal Work Order for Preparation and Submission of Structural Design Calculation (Civil) &amp; Structural drawing of Proposed CWR with M.S Structural Pump House over cwr, WBSEDCL Mettering Room and - PDB Room -2 Nos, Transformer yeard -2 nos, Chlorin Room -1 No with General Arrangement Drawing of Internal Road - Drain &amp; necessary Soil investigation at Intake Site of "THERPUR (Zone-I, II, III) and KHANO (Zone I &amp; II) PWSS (6 Copy) under Durgapur W/s Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2024-2025</t>
+  </si>
+  <si>
+    <t>1608/DWSD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>DAFFODIL</t>
   </si>
   <si>
     <t>Quotation for new service connection for Taherpur PWSS TW - 2 (Z-I)</t>
   </si>
   <si>
     <t>BILL/00296/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-146</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Quotation for new service connection at Taherpur PWSS TW-3</t>
   </si>
   <si>
     <t>BILL/01092/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-404</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
-    <t>Formal Work Order for the work of Sinking of 3 nos 300 x 200mm dia Tube Well-150 mtr and 7 Nos 200 x 200 mm dia River Bank Tube Well- 51 mtr with Construction of Pump House Cum Switch Room Chlorine Room under TAHERPUR PWSS (JJM) Block- Galsi-II, Distric- Purba Bardhaman under Durgapur W/S Division, PHE Dte</t>
-[...53 lines deleted...]
-    <t>M/S, S.S. ENTERPRISE.</t>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Taherpur &amp; Khano Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>904/CMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
   </si>
   <si>
     <t>Supply, installation, commissioning of Electro-Mechanical and instrumentation components at newly constructed Boosting Station under Taherpur-khano sub surface water supply scheme under Central Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000784/2024-2025</t>
   </si>
   <si>
     <t>480/CMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO</t>
   </si>
   <si>
-    <t>Acceptance cum Formal Work Order for Preparation and Submission of Structural Design Calculation (Civil) &amp; Structural drawing of Proposed CWR with M.S Structural Pump House over cwr, WBSEDCL Mettering Room and - PDB Room -2 Nos, Transformer yeard -2 nos, Chlorin Room -1 No with General Arrangement Drawing of Internal Road - Drain &amp; necessary Soil investigation at Intake Site of "THERPUR (Zone-I, II, III) and KHANO (Zone I &amp; II) PWSS (6 Copy) under Durgapur W/s Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Additional quotation for effecting NSC at Pump house at Taherpur (Shikarpur) PWSS (Zone-II)</t>
   </si>
   <si>
     <t>BILL/00339/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-152</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Electric quotation for new service connection at TAHERPUR Sub Surface water supply scheme (Block- Galsi-II)</t>
   </si>
   <si>
     <t>BILL/00244/2025-2026</t>
   </si>
   <si>
     <t>25/08/2025</t>
-  </si>
-[...43 lines deleted...]
-    <t>SINHA ELECTRICALS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -834,51 +813,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -986,1151 +965,1088 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>55.9</v>
+        <v>2282.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>491.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>21.53</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>269.94</v>
+        <v>113.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>32.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>0</v>
+        <v>55.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="4" t="s">
-        <v>43</v>
+      <c r="R5" s="4">
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>17.08</v>
+        <v>269.94</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>113.34</v>
+        <v>102.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>32.86</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.83</v>
+        <v>17.08</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.82</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.76</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.26</v>
+        <v>1114.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="P10" s="4">
-        <v>9.08</v>
+        <v>811.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>102.54</v>
+        <v>38.16</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>1114.23</v>
+        <v>3.83</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.82</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>38.16</v>
+        <v>9.48</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.48</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I14" s="13" t="s">
+      <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>105.71</v>
+        <v>4.26</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>9.48</v>
+        <v>9.08</v>
       </c>
       <c r="Q15" s="4">
-        <v>9.48</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>7.8</v>
+        <v>329.09</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L17" s="4"/>
-      <c r="M17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>52.67</v>
+        <v>105.71</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>115</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>2282.69</v>
+        <v>7.8</v>
       </c>
       <c r="Q18" s="4">
-        <v>491.48</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>21.53</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
       <c r="P19" s="4">
-        <v>811.59</v>
+        <v>52.67</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A20" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>5327.39</v>
+      </c>
+      <c r="P20" s="8">
+        <v>537.64</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>10.09</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>