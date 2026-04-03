--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,80 @@
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Purangan &amp; 11 nos. mouza Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>905/CMD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Preparation and Submission of Structural Design Calculation (Civil) &amp; Structural drawing of Proposed CWR with M.S Structural Pump House over cwr, WBSEDCL Mettering Room and - PDB Room -2 Nos, Transformer yeard -2 nos, Chlorin Room -1 No with General Arrangement Drawing of Internal Road - Drain &amp; necessary Soil investigation at Intake Site of "PURANGAN (Zone-I, II, III) and 11 Nos. Mouzas PWSS under Durgapur W/s Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000190/2024-2025</t>
+  </si>
+  <si>
+    <t>1607/DWSD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Road Restoration work of PWD Road for laying of Rising Main of 11 Nos Mouzas and Purangan PWSS under Sub Surface Based 11 Nos Mouzas Pipe W/S Scheme (JJM), Galsi-I Block, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2024-2025</t>
+  </si>
+  <si>
+    <t>1290/DWSD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1583,87 +1613,213 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
         <v>317.99</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P15" s="4">
+        <v>9.46</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P16" s="4">
+        <v>216.51</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>80</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>3186.51</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>