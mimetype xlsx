--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,68 +285,50 @@
     <t>13/06/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning of Electro-Mechanical and instrumentation components at newly constructed Boosting Station under Purangan &amp; 11 nos. Mouza water supply scheme under Central Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000774/2024-2025</t>
   </si>
   <si>
     <t>479/CMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for Preparation and Submission of Structural Design Calculation (Civil) &amp; Structural drawing of Proposed CWR with M.S Structural Pump House over cwr, WBSEDCL Mettering Room and - PDB Room -2 Nos, Transformer yeard -2 nos, Chlorin Room -1 No with General Arrangement Drawing of Internal Road - Drain &amp; necessary Soil investigation at Intake Site of "PURANGAN (Zone-I, II, III) and 11 Nos. Mouzas PWSS under Durgapur W/s Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000190/2024-2025</t>
   </si>
   <si>
     <t>1607/DWSD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>Formal Work Order for Road Restoration work of PWD Road for laying of Rising Main of 11 Nos Mouzas and Purangan PWSS under Sub Surface Based 11 Nos Mouzas Pipe W/S Scheme (JJM), Galsi-I Block, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000140/2024-2025</t>
   </si>
   <si>
     <t>1290/DWSD</t>
   </si>
@@ -765,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1107,54 +1089,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>113.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1284,54 +1266,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P9" s="4">
         <v>1312.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>401.09</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>30.55</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1473,54 +1455,54 @@
       <c r="I12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P12" s="4">
         <v>90.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>65.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>72.79</v>
       </c>
       <c r="S12" s="4">
         <v>53</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1560,266 +1542,203 @@
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="P14" s="4">
-        <v>317.99</v>
+        <v>9.46</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>9.46</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P15" s="4">
-        <v>9.46</v>
+        <v>216.51</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>2868.52</v>
+      </c>
+      <c r="P16" s="8">
+        <v>497.99</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>17.36</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>