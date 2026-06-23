--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,50 +315,95 @@
     <t>ORD/000190/2024-2025</t>
   </si>
   <si>
     <t>1607/DWSD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>Formal Work Order for Road Restoration work of PWD Road for laying of Rising Main of 11 Nos Mouzas and Purangan PWSS under Sub Surface Based 11 Nos Mouzas Pipe W/S Scheme (JJM), Galsi-I Block, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000140/2024-2025</t>
   </si>
   <si>
     <t>1290/DWSD</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new electricity connection for Purbangram PWSS under DWSD PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00239/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-111</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Quotation money for new service connection at PURANGAN PWSS Head work site under DWSD PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00279/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-120</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Purangan &amp; 11 nos. mouza Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>905/CMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1658,87 +1703,268 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P15" s="4">
         <v>216.51</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>11.71</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P17" s="4">
+        <v>51.44</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P18" s="4">
+        <v>317.99</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>40</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>3249.66</v>
+      </c>
+      <c r="P19" s="8">
+        <v>497.99</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>15.32</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>