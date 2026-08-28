--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,318 +92,318 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Galsi-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>PURANGAN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18446</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of PURANGAN Piped Water Supply Scheme under Galsi-II Block, District:- Purba-Bardhaman [NEW SCHEME]_ 2ND CALL</t>
+  </si>
+  <si>
+    <t>ORD/000459/2023-2024</t>
+  </si>
+  <si>
+    <t>3441/BWD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Hydro-geological study of Sub Surface Water Flow/Storage Characteristics for Creation of Sustainable Source and Estimation of Sustainable Yield (5 Nos of Schemes) in Purba Bardhaman District, West Bengal towards implementation of water supply project.</t>
+  </si>
+  <si>
+    <t>ORD/000872/2023-2024</t>
+  </si>
+  <si>
+    <t>5324/BWD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>THE REGISTRAR JADAVPUR UNIVERSITY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000373/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000436/2023-2024</t>
   </si>
   <si>
     <t>3835/BWD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for Additional work of Construction of CWR cum Pump House with MS Structural work, Substation, Chlorine Room etc, Laying of MS pipe and necessary allied works of Surface Based Purangan and 11 Nos Mouzas Sub Surface based Pipe W/S Scheme (JJM) under Galsi-I Block, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-2</t>
   </si>
   <si>
     <t>ORD/000124/2024-2025</t>
   </si>
   <si>
     <t>1112/DWSD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
-    <t>MANASH GHOSH</t>
-[...17 lines deleted...]
-    <t>THE REGISTRAR JADAVPUR UNIVERSITY</t>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for OHR SITE of Zone-1, 2, &amp; 3 at PURANGAN Water Supply Scheme [ BLOCK- Galsi-I ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000562/2024-2025</t>
+  </si>
+  <si>
+    <t>3099/CMD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>CHOUDHURY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Additional work of Soil investigation &amp; construction of CWR/Pump House etc, Land development of H/W Site,drain &amp; internal Path Way, Concrete Road Restoration,FHTC with Platform with necessary allied Works of Sub Surface Based PURANGAN Pipe W/S Scheme (JJM) under Galsi - I Block, Dist - Purba- Bardhaman ,under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000163/2024-2025</t>
+  </si>
+  <si>
+    <t>1521/DWSD</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>06/11/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for the work of Sinking of 3 Nos 300 x 200 mm dia T/W 150 mtr and 5 nos 200 x 200 mm dia River Bank T/W 51 mtr with Construction of 3 nos P/H cum switch room under chlorine room under PURANGAN PWSS (JJM), Block:- Galsi-I , Dist- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000309/2023-2024</t>
+  </si>
+  <si>
+    <t>372/DWSD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Road Restoration work of PWD Road for laying of Rising Main of 11 Nos Mouzas and Purangan PWSS under Sub Surface Based 11 Nos Mouzas Pipe W/S Scheme (JJM), Galsi-I Block, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2024-2025</t>
+  </si>
+  <si>
+    <t>1290/DWSD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Preparation and Submission of Structural Design Calculation (Civil) &amp; Structural drawing of Proposed CWR with M.S Structural Pump House over cwr, WBSEDCL Mettering Room and - PDB Room -2 Nos, Transformer yeard -2 nos, Chlorin Room -1 No with General Arrangement Drawing of Internal Road - Drain &amp; necessary Soil investigation at Intake Site of "PURANGAN (Zone-I, II, III) and 11 Nos. Mouzas PWSS under Durgapur W/s Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000190/2024-2025</t>
+  </si>
+  <si>
+    <t>1607/DWSD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
   </si>
   <si>
     <t>RTOR000766/2023-2024</t>
   </si>
   <si>
     <t>192/BWD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Purangan.</t>
   </si>
   <si>
     <t>BILL/01083/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-403</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
-    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of PURANGAN Piped Water Supply Scheme under Galsi-II Block, District:- Purba-Bardhaman [NEW SCHEME]_ 2ND CALL</t>
-[...73 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning of Electro-Mechanical and instrumentation components at newly constructed Boosting Station under Purangan &amp; 11 nos. Mouza water supply scheme under Central Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000774/2024-2025</t>
   </si>
   <si>
     <t>479/CMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum Formal Work Order for Preparation and Submission of Structural Design Calculation (Civil) &amp; Structural drawing of Proposed CWR with M.S Structural Pump House over cwr, WBSEDCL Mettering Room and - PDB Room -2 Nos, Transformer yeard -2 nos, Chlorin Room -1 No with General Arrangement Drawing of Internal Road - Drain &amp; necessary Soil investigation at Intake Site of "PURANGAN (Zone-I, II, III) and 11 Nos. Mouzas PWSS under Durgapur W/s Division, PHE Dte.</t>
-[...26 lines deleted...]
-    <t>08/06/2025</t>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Purangan &amp; 11 nos. mouza Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>905/CMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Quotation for new electricity connection for Purbangram PWSS under DWSD PHE Dte</t>
   </si>
   <si>
     <t>BILL/00239/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-111</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Quotation money for new service connection at PURANGAN PWSS Head work site under DWSD PHE Dte</t>
   </si>
   <si>
     <t>BILL/00279/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-120</t>
   </si>
   <si>
     <t>04/02/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -944,983 +944,983 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>10.26</v>
+        <v>1312.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>401.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>30.55</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>24.5</v>
+        <v>113.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>98.87</v>
+        <v>10.26</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>113.34</v>
+        <v>24.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.53</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>24.5</v>
+        <v>98.87</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>4.32</v>
+        <v>38.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>1312.95</v>
+        <v>789.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>401.09</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>30.55</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="P10" s="4">
-        <v>38.16</v>
+        <v>90.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>65.91</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>72.79</v>
       </c>
       <c r="S10" s="4">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P11" s="4">
-        <v>789.87</v>
+        <v>216.51</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P12" s="4">
-        <v>90.55</v>
+        <v>9.46</v>
       </c>
       <c r="Q12" s="4">
-        <v>65.91</v>
+        <v>9.46</v>
       </c>
       <c r="R12" s="4">
-        <v>72.79</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="J13" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>42</v>
       </c>
       <c r="P13" s="4">
-        <v>135.24</v>
+        <v>24.5</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>9.46</v>
+        <v>4.32</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.46</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>216.51</v>
+        <v>135.24</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="I16" s="13"/>
-      <c r="J16" s="13"/>
+      <c r="I16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>95</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>11.71</v>
+        <v>317.99</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>51.44</v>
+        <v>11.71</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>317.99</v>
+        <v>51.44</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>3249.66</v>