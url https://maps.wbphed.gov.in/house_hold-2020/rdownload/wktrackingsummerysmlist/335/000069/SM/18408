--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,102 +173,84 @@
   <si>
     <t>BP-2023-24-652</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>BAKSIBAD POGRAM Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 600 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Ausgram-II Block, District:- Purba-Bardhaman [NEW SCHEME]_2ND CALL</t>
   </si>
   <si>
     <t>ORD/000484/2023-2024</t>
   </si>
   <si>
     <t>3504/BWD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>M/S PIONEER CONSTRUCTION</t>
   </si>
   <si>
-    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>FORMAL WORK ORDER FOR Balance work for construction of boundary wall, dismantling concrete road including mending work, construction of approach road by fillup stone dust, bolders on low load at OHR site and etc allied works under Bakshibad PWSS, Ausgram-II Block under DURGAPUR W/S DIVISION,PHE DTE.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000264/2024-2025</t>
+  </si>
+  <si>
+    <t>256/DWSD</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S. UNIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Baksibad Pogram Water Supply Scheme [ Block- Ausgram-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
-  </si>
-[...43 lines deleted...]
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Baksibad Pogram Water Supply Scheme [ Block- Ausgram-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000742/2023-2024</t>
   </si>
   <si>
     <t>4052/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>JAGANNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -672,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1152,266 +1134,203 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>95.26</v>
+        <v>122.59</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>122.59</v>
+        <v>29.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1030.9</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>