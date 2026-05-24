--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -194,51 +194,51 @@
   <si>
     <t>M/S PIONEER CONSTRUCTION</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>FORMAL WORK ORDER FOR Balance work for construction of boundary wall, dismantling concrete road including mending work, construction of approach road by fillup stone dust, bolders on low load at OHR site and etc allied works under Bakshibad PWSS, Ausgram-II Block under DURGAPUR W/S DIVISION,PHE DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-1</t>
   </si>
   <si>
     <t>ORD/000264/2024-2025</t>
   </si>
   <si>
     <t>256/DWSD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>24/03/2026</t>
   </si>
   <si>
     <t>M/S. UNIT CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Baksibad Pogram Water Supply Scheme [ Block- Ausgram-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000742/2023-2024</t>
   </si>
   <si>
     <t>4052/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
@@ -1110,54 +1110,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>691.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>162.06</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>23.45</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1173,54 +1173,54 @@
       <c r="I9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>122.59</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>29.85</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>24.35</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1236,88 +1236,88 @@
       <c r="I10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>29.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.33</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>41.65</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1030.9</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>204.24</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>19.81</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>