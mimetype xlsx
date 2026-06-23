--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,68 @@
     <t>M/S. UNIT CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Baksibad Pogram Water Supply Scheme [ Block- Ausgram-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000742/2023-2024</t>
   </si>
   <si>
     <t>4052/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>JAGANNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2405/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1250,87 +1268,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>29.61</v>
       </c>
       <c r="Q10" s="4">
         <v>12.33</v>
       </c>
       <c r="R10" s="4">
         <v>41.65</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>95.26</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>80</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1126.16</v>
+      </c>
+      <c r="P12" s="8">
+        <v>204.24</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>18.14</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>