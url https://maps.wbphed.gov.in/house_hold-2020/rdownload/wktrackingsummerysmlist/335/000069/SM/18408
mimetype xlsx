--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,198 +92,198 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-II</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>BAKSIBAD POGRAM PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18408</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>BAKSIBAD POGRAM Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 600 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Ausgram-II Block, District:- Purba-Bardhaman [NEW SCHEME]_2ND CALL</t>
+  </si>
+  <si>
+    <t>ORD/000484/2023-2024</t>
+  </si>
+  <si>
+    <t>3504/BWD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>M/S PIONEER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Baksibad Pogram Water Supply Scheme [ Block- Ausgram-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000742/2023-2024</t>
+  </si>
+  <si>
+    <t>4052/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>JAGANNATH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000418/2023-2024</t>
   </si>
   <si>
     <t>3864/BWD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000223/2023-2024</t>
   </si>
   <si>
     <t>2155/BWD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>RTOR000644/2023-2024</t>
   </si>
   <si>
     <t>5110/BWD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2405/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION FOR BAKSIBAD PWSS PH-1.</t>
+  </si>
+  <si>
+    <t>BILL/03140/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-652</t>
+  </si>
+  <si>
+    <t>20/03/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Quotation for new service connection at Baksibad PWSS TW-2.</t>
   </si>
   <si>
     <t>BILL/01191/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-412</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
-[...31 lines deleted...]
-  <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>FORMAL WORK ORDER FOR Balance work for construction of boundary wall, dismantling concrete road including mending work, construction of approach road by fillup stone dust, bolders on low load at OHR site and etc allied works under Bakshibad PWSS, Ausgram-II Block under DURGAPUR W/S DIVISION,PHE DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-1</t>
   </si>
   <si>
     <t>ORD/000264/2024-2025</t>
   </si>
   <si>
     <t>256/DWSD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>M/S. UNIT CONSTRUCTION</t>
-  </si>
-[...40 lines deleted...]
-    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -824,550 +824,550 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>128.72</v>
+        <v>691.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>162.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.45</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>20.29</v>
+        <v>29.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.65</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>22.15</v>
+        <v>128.72</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>3.75</v>
+        <v>20.29</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>12.55</v>
+        <v>22.15</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>691.24</v>
+        <v>95.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>162.06</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>23.45</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>122.59</v>
+        <v>12.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>29.85</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>24.35</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>29.61</v>
+        <v>3.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.33</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>41.65</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>95.26</v>
+        <v>122.59</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>29.85</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>24.35</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1126.16</v>