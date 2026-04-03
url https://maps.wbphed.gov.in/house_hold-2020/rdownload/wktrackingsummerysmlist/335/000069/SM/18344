--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -320,90 +320,87 @@
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SIDDHARTH ENTERPRISE</t>
   </si>
   <si>
     <t>CONTINUTION ORDER FOR Hiring of LUXURY Disel Ambassador Car (Inspection Vehicle) for using of the Junior Engineers for the Office of the EE, Durgapur W/S Division, PHE Dte at Nababhat, Fagupur, Purba Bardhaman for the period of 01.02.2025 to 30.04.2025. (VEHICLE NO WB/04H-5935)</t>
   </si>
   <si>
     <t>ORD/000263/2024-2025</t>
   </si>
   <si>
     <t>184/DWSD</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER,Driller In-Charge</t>
-[...38 lines deleted...]
-    <t>25/07/2025</t>
+    <t>Acceptance cum Formal Work Order for Preparation and Submission of Structural Design Calculation (Civil) &amp; Structural drawing of Proposed CWR with M.S Structural Pump House over cwr, WBSEDCL Mettering Room and - PDB Room -2 Nos, Transformer yeard -2 nos, Chlorin Room -1 No with General Arrangement Drawing of InternalRoad - Drain &amp; necessary Soil investigation at Intake Site of "SHILLA (Zone-I, II, III &amp;IV ) PWSS under Durgapur W/s Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000191/2024-2025</t>
+  </si>
+  <si>
+    <t>1606/DWSD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Design Engineering Services of Survey, General arrangement drawing, Pile foundation design and drawings, Pipe Pedestal and BOM, Structural design design and drawing, Fabrication drawings for 26 Numbers different dia meter pipe crossing Pipe Bridge at "PURANGAN (Zone-I, II, III), 11 Nos. Mouzas under PURSHA and UCHCHGRAM, SHILLA (Zone-I, II, III, IV), TAHER PUR (Zone-I, II, III) and KHANO (Zone-I and II) sites under Durgapur W/S Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2024-2025</t>
+  </si>
+  <si>
+    <t>1058/DWSD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +789,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1709,266 +1706,203 @@
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>33</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>37</v>
+        <v>104</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="P16" s="4">
-        <v>131.56</v>
+        <v>9.48</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="P17" s="4">
-        <v>211</v>
+        <v>47.43</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...38 lines deleted...]
-      <c r="N18" s="4" t="s">
+      <c r="A18" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>4593.08</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>