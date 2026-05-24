--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -224,107 +224,95 @@
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000781/2024-2025</t>
   </si>
   <si>
     <t>481/CMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
-    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of SHILLA Piped Water Supply Scheme under Galsi-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
-[...8 lines deleted...]
-    <t>08/08/2023</t>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for OHR SITE of Zone-1, 2, 3 &amp; 4 at SHILLA Water Supply Scheme [ BLOCK- Galsi-II ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000561/2024-2025</t>
+  </si>
+  <si>
+    <t>3101/CMD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>S.K. ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Laying of Rising Main including Jack Pushing and construction of Pipe Carring Bridge with Pipe supporting structure under SHILLA PIPED W/S SCHMEME under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000160/2024-2025</t>
+  </si>
+  <si>
+    <t>1500/DWSD</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>M/S S. CHOUDHURY</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for OHR SITE of Zone-1, 2, 3 &amp; 4 at SHILLA Water Supply Scheme [ BLOCK- Galsi-II ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...37 lines deleted...]
-  <si>
     <t>Acceptance cum Formal Work Order for the work of Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Junior Engineers for the office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.08.2024 to 31.01.2025 (6 Months)</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-2</t>
   </si>
   <si>
     <t>ORD/000121/2024-2025</t>
   </si>
   <si>
     <t>1108/DWSD</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SIDDHARTH ENTERPRISE</t>
   </si>
   <si>
     <t>CONTINUTION ORDER FOR Hiring of LUXURY Disel Ambassador Car (Inspection Vehicle) for using of the Junior Engineers for the Office of the EE, Durgapur W/S Division, PHE Dte at Nababhat, Fagupur, Purba Bardhaman for the period of 01.02.2025 to 30.04.2025. (VEHICLE NO WB/04H-5935)</t>
@@ -357,50 +345,65 @@
     <t>1606/DWSD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for Design Engineering Services of Survey, General arrangement drawing, Pile foundation design and drawings, Pipe Pedestal and BOM, Structural design design and drawing, Fabrication drawings for 26 Numbers different dia meter pipe crossing Pipe Bridge at "PURANGAN (Zone-I, II, III), 11 Nos. Mouzas under PURSHA and UCHCHGRAM, SHILLA (Zone-I, II, III, IV), TAHER PUR (Zone-I, II, III) and KHANO (Zone-I and II) sites under Durgapur W/S Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000105/2024-2025</t>
   </si>
   <si>
     <t>1058/DWSD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Formal Work Order for the work of Sinking of 3 nos 300 x 200mm dia Tube Well-150 mtr and 10 Nos 200 x 200 mm dia River Bank Tube Well- 51 mtr with Construction of Pump House Cum Switch Room Chlorine Room under SHILLA PWSS (JJM) Block- Galsi-I, Distric- Purba Bardhaman under Durgapur W/S Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>885/DWSD</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1131,54 +1134,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>113.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1395,501 +1398,505 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>2687.54</v>
+        <v>50.24</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>50.24</v>
+        <v>1099</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>136.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>12.46</v>
       </c>
       <c r="S12" s="4">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>1099</v>
+        <v>0.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>290.81</v>
       </c>
       <c r="S13" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.82</v>
+        <v>0.41</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>290.58</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P15" s="4">
+        <v>9.48</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>33</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="P16" s="4">
-        <v>9.48</v>
+        <v>47.43</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>5.85</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>114</v>
+        <v>84</v>
       </c>
       <c r="P17" s="4">
-        <v>47.43</v>
+        <v>120.44</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>31.34</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>26.02</v>
       </c>
       <c r="S17" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
-        <v>4593.08</v>
+        <v>2025.97</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>196.15</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>9.68</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>