--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -360,50 +360,137 @@
     <t>1058/DWSD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>Formal Work Order for the work of Sinking of 3 nos 300 x 200mm dia Tube Well-150 mtr and 10 Nos 200 x 200 mm dia River Bank Tube Well- 51 mtr with Construction of Pump House Cum Switch Room Chlorine Room under SHILLA PWSS (JJM) Block- Galsi-I, Distric- Purba Bardhaman under Durgapur W/S Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000060/2024-2025</t>
   </si>
   <si>
     <t>885/DWSD</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>RTOR000001/2025-2026</t>
+  </si>
+  <si>
+    <t>648/DWSD</t>
+  </si>
+  <si>
+    <t>Additional quotation for effecting new service connections at Nabakhanda under Shilla PWSS (Zone-I)</t>
+  </si>
+  <si>
+    <t>BILL/00286/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-123</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Quotation money for new service connection at SHILLA PWSS under DWSD PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00274/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-119</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of SHILLA Piped Water Supply Scheme under Galsi-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000455/2023-2024</t>
+  </si>
+  <si>
+    <t>3437/BWD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,Driller In-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000004/2025-2026</t>
+  </si>
+  <si>
+    <t>906/CMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system of Shilla Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000001/2025-2026</t>
+  </si>
+  <si>
+    <t>903/CMD</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>CONTINUTION ORDER FOR Hiring of LUXURY Disel Ambassador Car (Inspection Vehicle) for using of the Junior Engineers for the Office of the EE, Durgapur W/S Division, PHE Dte at Nababhat, Fagupur, Purba Bardhaman for the period of 01.05.2025 to 31.07.2025. (VEHICLE NO WB/04H-5935)</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>679/DWSD</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +879,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1829,87 +1916,512 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P17" s="4">
         <v>120.44</v>
       </c>
       <c r="Q17" s="4">
         <v>31.34</v>
       </c>
       <c r="R17" s="4">
         <v>26.02</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="L18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P18" s="4">
+        <v>27.23</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P19" s="4">
+        <v>5.67</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P20" s="4">
+        <v>39.6</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P21" s="4">
+        <v>2687.54</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>619.81</v>
+      </c>
+      <c r="R21" s="4">
+        <v>23.06</v>
+      </c>
+      <c r="S21" s="4">
+        <v>60</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P22" s="4">
+        <v>131.56</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>45</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P23" s="4">
+        <v>211</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>40</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.41</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="R24" s="4">
+        <v>193.5</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>5128.98</v>
+      </c>
+      <c r="P25" s="8">
+        <v>816.76</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>15.92</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>