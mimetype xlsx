--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,50 +92,86 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Galsi-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>SHILLA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18344</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of SHILLA Piped Water Supply Scheme under Galsi-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000455/2023-2024</t>
+  </si>
+  <si>
+    <t>3437/BWD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>M/S S. CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Hydro-geological study of Sub Surface Water Flow/Storage Characteristics for Creation of Sustainable Source and Estimation of Sustainable Yield (5 Nos of Schemes) in Purba Bardhaman District, West Bengal towards implementation of water supply project.</t>
+  </si>
+  <si>
+    <t>ORD/000872/2023-2024</t>
+  </si>
+  <si>
+    <t>5324/BWD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>THE REGISTRAR JADAVPUR UNIVERSITY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000309/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000440/2023-2024</t>
   </si>
   <si>
     <t>3847/BWD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>Central Drilling</t>
@@ -143,354 +179,336 @@
   <si>
     <t>Construction of Tube Well (300 MM x 200 MM x Depth 500 Mtr) for Shilla W/S Scheme(T/W -I) Zone-IV, Block- Galsi-I, Purba Bardhaman District by Central Drilling Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000216/2023-2024</t>
   </si>
   <si>
     <t>2236/CDD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>SATYAJIT GHOSH</t>
   </si>
   <si>
-    <t>Hydro-geological study of Sub Surface Water Flow/Storage Characteristics for Creation of Sustainable Source and Estimation of Sustainable Yield (5 Nos of Schemes) in Purba Bardhaman District, West Bengal towards implementation of water supply project.</t>
-[...14 lines deleted...]
-    <t>THE REGISTRAR JADAVPUR UNIVERSITY</t>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for OHR SITE of Zone-1, 2, 3 &amp; 4 at SHILLA Water Supply Scheme [ BLOCK- Galsi-II ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000561/2024-2025</t>
+  </si>
+  <si>
+    <t>3101/CMD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>S.K. ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Laying of Rising Main including Jack Pushing and construction of Pipe Carring Bridge with Pipe supporting structure under SHILLA PIPED W/S SCHMEME under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000160/2024-2025</t>
+  </si>
+  <si>
+    <t>1500/DWSD</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for the work of Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Junior Engineers for the office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.08.2024 to 31.01.2025 (6 Months)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000121/2024-2025</t>
+  </si>
+  <si>
+    <t>1108/DWSD</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>SIDDHARTH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal Work Order for the work of Sinking of 3 nos 300 x 200mm dia Tube Well-150 mtr and 10 Nos 200 x 200 mm dia River Bank Tube Well- 51 mtr with Construction of Pump House Cum Switch Room Chlorine Room under SHILLA PWSS (JJM) Block- Galsi-I, Distric- Purba Bardhaman under Durgapur W/S Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>885/DWSD</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Preparation and Submission of Structural Design Calculation (Civil) &amp; Structural drawing of Proposed CWR with M.S Structural Pump House over cwr, WBSEDCL Mettering Room and - PDB Room -2 Nos, Transformer yeard -2 nos, Chlorin Room -1 No with General Arrangement Drawing of InternalRoad - Drain &amp; necessary Soil investigation at Intake Site of "SHILLA (Zone-I, II, III &amp;IV ) PWSS under Durgapur W/s Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000191/2024-2025</t>
+  </si>
+  <si>
+    <t>1606/DWSD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Design Engineering Services of Survey, General arrangement drawing, Pile foundation design and drawings, Pipe Pedestal and BOM, Structural design design and drawing, Fabrication drawings for 26 Numbers different dia meter pipe crossing Pipe Bridge at "PURANGAN (Zone-I, II, III), 11 Nos. Mouzas under PURSHA and UCHCHGRAM, SHILLA (Zone-I, II, III, IV), TAHER PUR (Zone-I, II, III) and KHANO (Zone-I and II) sites under Durgapur W/S Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2024-2025</t>
+  </si>
+  <si>
+    <t>1058/DWSD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>RTOR000774/2023-2024</t>
   </si>
   <si>
     <t>207/BWD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Shilla PWSS (Naba Khanda) Zone-I.</t>
   </si>
   <si>
     <t>BILL/00783/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-290</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Quotation for new service connection Shilla PWSS TW No. 3.</t>
   </si>
   <si>
     <t>BILL/00781/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-291</t>
   </si>
   <si>
     <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, illumination arrangement of Shilla Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
   </si>
   <si>
-    <t>Driller In-Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000781/2024-2025</t>
   </si>
   <si>
     <t>481/CMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for OHR SITE of Zone-1, 2, 3 &amp; 4 at SHILLA Water Supply Scheme [ BLOCK- Galsi-II ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...67 lines deleted...]
-  <si>
     <t>CONTINUTION ORDER FOR Hiring of LUXURY Disel Ambassador Car (Inspection Vehicle) for using of the Junior Engineers for the Office of the EE, Durgapur W/S Division, PHE Dte at Nababhat, Fagupur, Purba Bardhaman for the period of 01.02.2025 to 30.04.2025. (VEHICLE NO WB/04H-5935)</t>
   </si>
   <si>
     <t>ORD/000263/2024-2025</t>
   </si>
   <si>
     <t>184/DWSD</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
-    <t>Acceptance cum Formal Work Order for Preparation and Submission of Structural Design Calculation (Civil) &amp; Structural drawing of Proposed CWR with M.S Structural Pump House over cwr, WBSEDCL Mettering Room and - PDB Room -2 Nos, Transformer yeard -2 nos, Chlorin Room -1 No with General Arrangement Drawing of InternalRoad - Drain &amp; necessary Soil investigation at Intake Site of "SHILLA (Zone-I, II, III &amp;IV ) PWSS under Durgapur W/s Division, PHE Dte.</t>
-[...50 lines deleted...]
-    <t>24/10/2024</t>
+    <t>ASSISTANT ENGINEER,Driller In-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000004/2025-2026</t>
+  </si>
+  <si>
+    <t>906/CMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system of Shilla Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000001/2025-2026</t>
+  </si>
+  <si>
+    <t>903/CMD</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>CONTINUTION ORDER FOR Hiring of LUXURY Disel Ambassador Car (Inspection Vehicle) for using of the Junior Engineers for the Office of the EE, Durgapur W/S Division, PHE Dte at Nababhat, Fagupur, Purba Bardhaman for the period of 01.05.2025 to 31.07.2025. (VEHICLE NO WB/04H-5935)</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>679/DWSD</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
   </si>
   <si>
     <t>RTOR000001/2025-2026</t>
   </si>
   <si>
     <t>648/DWSD</t>
   </si>
   <si>
     <t>Additional quotation for effecting new service connections at Nabakhanda under Shilla PWSS (Zone-I)</t>
   </si>
   <si>
     <t>BILL/00286/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-123</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Quotation money for new service connection at SHILLA PWSS under DWSD PHE Dte</t>
   </si>
   <si>
     <t>BILL/00274/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-119</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
-    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of SHILLA Piped Water Supply Scheme under Galsi-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
-[...50 lines deleted...]
-    <t>25/07/2025</t>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at Shilla PWSS (ZONE-I) under Durgapur W/S Division, PHE Dte (w.e.f. 01.08.2026 to 31.07.2027)</t>
+  </si>
+  <si>
+    <t>ORD/000271/2026-2027</t>
+  </si>
+  <si>
+    <t>1076/DWSD</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>30/07/2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,51 +897,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1031,1397 +1049,1460 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>11.39</v>
+        <v>2687.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>619.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.06</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>460.56</v>
+        <v>113.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>39.72</v>
+        <v>11.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>113.34</v>
+        <v>460.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.53</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>57.55</v>
+        <v>39.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>7.26</v>
+        <v>50.24</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>8.32</v>
+        <v>1099</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>136.91</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>12.46</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>2.39</v>
+      </c>
+      <c r="R10" s="4">
+        <v>290.81</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="P11" s="4">
-        <v>50.24</v>
+        <v>120.44</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>31.34</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>26.02</v>
       </c>
       <c r="S11" s="4">
-        <v>46</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>31</v>
       </c>
       <c r="P12" s="4">
-        <v>1099</v>
+        <v>9.48</v>
       </c>
       <c r="Q12" s="4">
-        <v>136.91</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>12.46</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="P13" s="4">
-        <v>0.82</v>
+        <v>47.43</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.39</v>
+        <v>2.77</v>
       </c>
       <c r="R13" s="4">
-        <v>290.81</v>
+        <v>5.85</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>42</v>
       </c>
       <c r="P14" s="4">
-        <v>0.41</v>
+        <v>57.55</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.2</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>290.58</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>9.48</v>
+        <v>7.26</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>47.43</v>
+        <v>8.32</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.77</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>5.85</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="P17" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>116</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>74</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>67</v>
+        <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>30</v>
+        <v>79</v>
       </c>
       <c r="P18" s="4">
-        <v>27.23</v>
+        <v>0.41</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>290.58</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>109</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="P19" s="4">
-        <v>5.67</v>
+        <v>131.56</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>126</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="P20" s="4">
-        <v>39.6</v>
+        <v>211</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>130</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>74</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>83</v>
+        <v>134</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="P21" s="4">
-        <v>2687.54</v>
+        <v>0.41</v>
       </c>
       <c r="Q21" s="4">
-        <v>619.81</v>
+        <v>0.8</v>
       </c>
       <c r="R21" s="4">
-        <v>23.06</v>
+        <v>193.5</v>
       </c>
       <c r="S21" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>135</v>
+        <v>113</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="P22" s="4">
-        <v>131.56</v>
+        <v>27.23</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>136</v>
-[...6 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="P23" s="4">
-        <v>211</v>
+        <v>5.67</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>0.41</v>
+        <v>39.6</v>
       </c>
       <c r="Q24" s="4">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>193.5</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P25" s="4">
+        <v>5.73</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>5134.7</v>
+      </c>
+      <c r="P26" s="8">
+        <v>816.76</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>15.91</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>