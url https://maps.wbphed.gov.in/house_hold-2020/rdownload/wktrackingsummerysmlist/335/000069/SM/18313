--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -182,210 +182,159 @@
   <si>
     <t>BILL/00821/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-323</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Quotation for new service connection for Khano PWSS PH 3.</t>
   </si>
   <si>
     <t>BILL/00220/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-110</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
-    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of KHANO Piped Water Supply Scheme under Galsi-II Block, District:- Purba-Bardhaman [NEW SCHEME]_2ND CALL</t>
-[...16 lines deleted...]
-  <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
-    <t>Acceptance cum Formal Work Order work oof Sinking of 3 Nos 300 x 200 mm dia T/W 150mtr and Construction of P/H cum switch room chlorine room (4 nos) under KHANO PWSS (JJM), Block- Galsi-II, Dist:- Purba Bardhaman.</t>
-[...2 lines deleted...]
-    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+    <t>Formal Work Order for Laying of Rising Main including Jack Pushing and construction of Pipe Carring Bridge with Pipe supporting structure under TAHERPUR and KHANO Piped Water Supply Scheme under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000158/2024-2025</t>
+  </si>
+  <si>
+    <t>1506/DWSD</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Zone-1 &amp; 2, T.W. No.- 1 &amp; 2 at KHANO Water Supply Scheme [ BLOCK- Galsi-II ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000559/2024-2025</t>
+  </si>
+  <si>
+    <t>3089/CMD</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>03/08/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Execution and payment of wayleave permission with railway services for crossing of portable water supply PWSSat Khano under Khano PWSS under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-2</t>
   </si>
   <si>
-    <t>ORD/000308/2023-2024</t>
-[...71 lines deleted...]
-    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Taherpur &amp; Khano Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+    <t>ORD/000011/2025-2026</t>
+  </si>
+  <si>
+    <t>657/DWSD</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning of Electro-Mechanical and instrumentation components at newly constructed Boosting Station under Taherpur-khano sub surface water supply scheme under Central Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000002/2025-2026</t>
-[...34 lines deleted...]
-  <si>
     <t>ORD/000784/2024-2025</t>
   </si>
   <si>
     <t>480/CMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Design Engineering Services of Survey, General arrangement drawing, Pile foundation design and drawings, Pipe Pedestal and BOM, Structural design design and drawing, Fabrication drawings for 26 Numbers different dia meter pipe crossing Pipe Bridge at "PURANGAN (Zone-I, II, III), 11 Nos. Mouzas under PURSHA and UCHCHGRAM, SHILLA (Zone-I, II, III, IV), TAHER PUR (Zone-I, II, III) and KHANO (Zone-I and II) sites under Durgapur W/S Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2024-2025</t>
+  </si>
+  <si>
+    <t>1058/DWSD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1112,54 +1061,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>113.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.53</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1313,577 +1262,392 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P10" s="4">
+        <v>1114.23</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>80.19</v>
+        <v>50.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>30.2</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>37.66</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P12" s="4">
+        <v>7.09</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
         <v>71</v>
-      </c>
-[...28 lines deleted...]
-        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>811.59</v>
+        <v>105.71</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>50.29</v>
+        <v>47.43</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...29 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1497.18</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...157 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>