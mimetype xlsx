--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,68 @@
     <t>480/CMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for Design Engineering Services of Survey, General arrangement drawing, Pile foundation design and drawings, Pipe Pedestal and BOM, Structural design design and drawing, Fabrication drawings for 26 Numbers different dia meter pipe crossing Pipe Bridge at "PURANGAN (Zone-I, II, III), 11 Nos. Mouzas under PURSHA and UCHCHGRAM, SHILLA (Zone-I, II, III, IV), TAHER PUR (Zone-I, II, III) and KHANO (Zone-I and II) sites under Durgapur W/S Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000105/2024-2025</t>
   </si>
   <si>
     <t>1058/DWSD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method for Trial Bore at Khano under Sanko PWSS (JJM) District:- Purba-Bardhaman, under Durgapur W/S Division, PHE Dte , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000154/2024-2025</t>
+  </si>
+  <si>
+    <t>1600/DWSD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>MEGHDOOT GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1061,54 +1079,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>113.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1301,54 +1319,54 @@
       <c r="I10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>1114.23</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>342.4</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>30.73</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1427,54 +1445,54 @@
       <c r="I12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P12" s="4">
         <v>7.09</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.26</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>74.21</v>
       </c>
       <c r="S12" s="4">
         <v>71</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1553,101 +1571,164 @@
       <c r="I14" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>47.43</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>8.76</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>18.47</v>
       </c>
       <c r="S14" s="4">
         <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>80</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1502.78</v>
+      </c>
+      <c r="P16" s="8">
+        <v>377.96</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>25.15</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>