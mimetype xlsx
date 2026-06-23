--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,185 @@
     <t>1058/DWSD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method for Trial Bore at Khano under Sanko PWSS (JJM) District:- Purba-Bardhaman, under Durgapur W/S Division, PHE Dte , PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000154/2024-2025</t>
   </si>
   <si>
     <t>1600/DWSD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>15/12/2024</t>
   </si>
   <si>
     <t>MEGHDOOT GHOSH</t>
+  </si>
+  <si>
+    <t>New service connection quotation for Khano PWSS TW-2 under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00264/2024-2025</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Wayleave permission for Khano W/S Scheme under Eastern railway Howrah Division</t>
+  </si>
+  <si>
+    <t>BILL/00046/2025-2026</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>INDIAN RAILWAY</t>
+  </si>
+  <si>
+    <t>Wayleave permission for Khano W/S Scheme under Eastern railway</t>
+  </si>
+  <si>
+    <t>BILL/00324/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-126</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>QUOTATION FOR NEW SERVICE CONNECTION AT KHANO ZONE-1, T.W-1 UNDER CMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00226/2025-2026</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
+    <t>BILL/00255/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-118</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Khano (Zone-I) TW-I under CMD PHE Dte for Khano PWSS</t>
+  </si>
+  <si>
+    <t>BILL/00243/2025-2026</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>BILL/00323/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-125</t>
+  </si>
+  <si>
+    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of KHANO Piped Water Supply Scheme under Galsi-II Block, District:- Purba-Bardhaman [NEW SCHEME]_2ND CALL</t>
+  </si>
+  <si>
+    <t>ORD/000496/2023-2024</t>
+  </si>
+  <si>
+    <t>3526/BWD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>07/11/2026</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order work oof Sinking of 3 Nos 300 x 200 mm dia T/W 150mtr and Construction of P/H cum switch room chlorine room (4 nos) under KHANO PWSS (JJM), Block- Galsi-II, Dist:- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000308/2023-2024</t>
+  </si>
+  <si>
+    <t>371/DWSD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Additional Work of Soil investigation and construction of CWR cum Pump House with M.S structural work, Substation, Chlorine Room etc. Land Development of H/W site, drain and internal path way, concrete road and Bituminous Road Restoration, laying of M.S pipe, FHTC with platfrom and necessary allied works of Sub Surface based Taherpur and Khano PWSS (JJM) under Galsi-II Block, Dist- Purba Bardhaman, under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2024-2025</t>
+  </si>
+  <si>
+    <t>1507/DWSD</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Taherpur &amp; Khano Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>904/CMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +876,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1648,87 +1783,740 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>5.6</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.13</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.26</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P18" s="4">
+        <v>5.33</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P19" s="4">
+        <v>6.58</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P20" s="4">
+        <v>4.13</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P21" s="4">
+        <v>6.58</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P22" s="4">
+        <v>5.43</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P23" s="4">
+        <v>1088.86</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>305.99</v>
+      </c>
+      <c r="R23" s="4">
+        <v>28.1</v>
+      </c>
+      <c r="S23" s="4">
+        <v>85</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P24" s="4">
+        <v>80.19</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>30.2</v>
+      </c>
+      <c r="R24" s="4">
+        <v>37.66</v>
+      </c>
+      <c r="S24" s="4">
+        <v>90</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P25" s="4">
+        <v>811.59</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>35</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="P26" s="4">
+        <v>329.09</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>40</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>3849.96</v>
+      </c>
+      <c r="P27" s="8">
+        <v>714.15</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>18.55</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>