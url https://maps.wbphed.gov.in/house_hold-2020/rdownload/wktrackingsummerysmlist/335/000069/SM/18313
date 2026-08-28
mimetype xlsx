--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,402 +92,414 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Galsi-II</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>KHANO PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18313</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of KHANO Piped Water Supply Scheme under Galsi-II Block, District:- Purba-Bardhaman [NEW SCHEME]_2ND CALL</t>
+  </si>
+  <si>
+    <t>ORD/000496/2023-2024</t>
+  </si>
+  <si>
+    <t>3526/BWD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>07/11/2026</t>
+  </si>
+  <si>
+    <t>MEGHDOOT GHOSH</t>
+  </si>
+  <si>
+    <t>Hydro-geological study of Sub Surface Water Flow/Storage Characteristics for Creation of Sustainable Source and Estimation of Sustainable Yield (5 Nos of Schemes) in Purba Bardhaman District, West Bengal towards implementation of water supply project.</t>
+  </si>
+  <si>
+    <t>ORD/000872/2023-2024</t>
+  </si>
+  <si>
+    <t>5324/BWD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>THE REGISTRAR JADAVPUR UNIVERSITY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000380/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000537/2023-2024</t>
   </si>
   <si>
     <t>4297/BWD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>RTOR000553/2023-2024</t>
   </si>
   <si>
     <t>4445/BWD</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
-    <t>Hydro-geological study of Sub Surface Water Flow/Storage Characteristics for Creation of Sustainable Source and Estimation of Sustainable Yield (5 Nos of Schemes) in Purba Bardhaman District, West Bengal towards implementation of water supply project.</t>
-[...14 lines deleted...]
-    <t>THE REGISTRAR JADAVPUR UNIVERSITY</t>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order work oof Sinking of 3 Nos 300 x 200 mm dia T/W 150mtr and Construction of P/H cum switch room chlorine room (4 nos) under KHANO PWSS (JJM), Block- Galsi-II, Dist:- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000308/2023-2024</t>
+  </si>
+  <si>
+    <t>371/DWSD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Laying of Rising Main including Jack Pushing and construction of Pipe Carring Bridge with Pipe supporting structure under TAHERPUR and KHANO Piped Water Supply Scheme under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000158/2024-2025</t>
+  </si>
+  <si>
+    <t>1506/DWSD</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Additional Work of Soil investigation and construction of CWR cum Pump House with M.S structural work, Substation, Chlorine Room etc. Land Development of H/W site, drain and internal path way, concrete road and Bituminous Road Restoration, laying of M.S pipe, FHTC with platfrom and necessary allied works of Sub Surface based Taherpur and Khano PWSS (JJM) under Galsi-II Block, Dist- Purba Bardhaman, under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2024-2025</t>
+  </si>
+  <si>
+    <t>1507/DWSD</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Zone-1 &amp; 2, T.W. No.- 1 &amp; 2 at KHANO Water Supply Scheme [ BLOCK- Galsi-II ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000559/2024-2025</t>
+  </si>
+  <si>
+    <t>3089/CMD</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>03/08/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Design Engineering Services of Survey, General arrangement drawing, Pile foundation design and drawings, Pipe Pedestal and BOM, Structural design design and drawing, Fabrication drawings for 26 Numbers different dia meter pipe crossing Pipe Bridge at "PURANGAN (Zone-I, II, III), 11 Nos. Mouzas under PURSHA and UCHCHGRAM, SHILLA (Zone-I, II, III, IV), TAHER PUR (Zone-I, II, III) and KHANO (Zone-I and II) sites under Durgapur W/S Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2024-2025</t>
+  </si>
+  <si>
+    <t>1058/DWSD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method for Trial Bore at Khano under Sanko PWSS (JJM) District:- Purba-Bardhaman, under Durgapur W/S Division, PHE Dte , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000154/2024-2025</t>
+  </si>
+  <si>
+    <t>1600/DWSD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
   </si>
   <si>
     <t>RTOR000765/2023-2024</t>
   </si>
   <si>
     <t>198/BWD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection charges for Khano PWSS Z-I TW-2</t>
   </si>
   <si>
     <t>BILL/00821/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-323</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Quotation for new service connection for Khano PWSS PH 3.</t>
   </si>
   <si>
     <t>BILL/00220/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-110</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
-    <t>Durgapur W/S Division</t>
-[...47 lines deleted...]
-    <t>M.S. ENTERPRISE</t>
+    <t>Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries including intake (Low lift) pumping machineries, High Lift pumping machineries, 0-1 kg/hour gaseous chlorination system and illumination arrangement of Taherpur &amp; Khano Sub-Surface Based Piped Water Supply Scheme under Purba Bardhaman District PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>904/CMD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
   </si>
   <si>
     <t>Execution and payment of wayleave permission with railway services for crossing of portable water supply PWSSat Khano under Khano PWSS under DWSD,PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER-2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000011/2025-2026</t>
   </si>
   <si>
     <t>657/DWSD</t>
   </si>
   <si>
-    <t>21/04/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>Supply, installation, commissioning of Electro-Mechanical and instrumentation components at newly constructed Boosting Station under Taherpur-khano sub surface water supply scheme under Central Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000784/2024-2025</t>
   </si>
   <si>
     <t>480/CMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO</t>
   </si>
   <si>
-    <t>Acceptance cum Formal Work Order for Design Engineering Services of Survey, General arrangement drawing, Pile foundation design and drawings, Pipe Pedestal and BOM, Structural design design and drawing, Fabrication drawings for 26 Numbers different dia meter pipe crossing Pipe Bridge at "PURANGAN (Zone-I, II, III), 11 Nos. Mouzas under PURSHA and UCHCHGRAM, SHILLA (Zone-I, II, III, IV), TAHER PUR (Zone-I, II, III) and KHANO (Zone-I and II) sites under Durgapur W/S Division,PHE Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>New service connection quotation for Khano PWSS TW-2 under DWSD,PHE Dte</t>
   </si>
   <si>
     <t>BILL/00264/2024-2025</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Wayleave permission for Khano W/S Scheme under Eastern railway Howrah Division</t>
   </si>
   <si>
     <t>BILL/00046/2025-2026</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>INDIAN RAILWAY</t>
   </si>
   <si>
     <t>Wayleave permission for Khano W/S Scheme under Eastern railway</t>
   </si>
   <si>
     <t>BILL/00324/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-126</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
+    <t>BILL/00255/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-118</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT KHANO ZONE-1, T.W-1 UNDER CMD, PHE, Dte.</t>
   </si>
   <si>
     <t>BILL/00226/2025-2026</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
-    <t>BILL/00255/2024-2025</t>
-[...7 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Khano (Zone-I) TW-I under CMD PHE Dte for Khano PWSS</t>
   </si>
   <si>
     <t>BILL/00243/2025-2026</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>BILL/00323/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-125</t>
   </si>
   <si>
-    <t>Sub Surface Based Piped Water Supply Scheme with LDS, FHTC, Construction of different capacity RCC OHRs with 20.0 mtr. with Staging height including soil investigation, Construction of CWR, Chlorine Room, Guard Room, Sub Station Building, High Lift Pump House Boundary walls with gates, land development, drain and internal pathway of KHANO Piped Water Supply Scheme under Galsi-II Block, District:- Purba-Bardhaman [NEW SCHEME]_2ND CALL</t>
-[...62 lines deleted...]
-    <t>SINHA ELECTRICALS</t>
+    <t>Proposal for laying of underground water pipeline of P.H.E Dte. along &amp; across NH-19 (old NH-2) In the stretch from Nurkona (Km.531-750) to Kulgoria Bazar (Km.551-500) in the state of West Bengal. Submission of Bank Guarantee reg.</t>
+  </si>
+  <si>
+    <t>BILL/00065/2026-2027</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>NATIONAL HIGHWAYS AUTHORITY OF INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -876,51 +888,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1028,1495 +1040,1552 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>8.77</v>
+        <v>1088.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>305.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>28.1</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>1.83</v>
+        <v>113.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>14.51</v>
+        <v>8.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>113.34</v>
+        <v>1.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.53</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>16.34</v>
+        <v>14.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>7.9</v>
+        <v>80.19</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>30.2</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>37.66</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>9.74</v>
+        <v>1114.23</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>342.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>30.73</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>1114.23</v>
+        <v>811.59</v>
       </c>
       <c r="Q10" s="4">
-        <v>342.4</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>30.73</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>50.29</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>24</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>7.09</v>
+        <v>47.43</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.26</v>
+        <v>7.03</v>
       </c>
       <c r="R12" s="4">
-        <v>74.21</v>
+        <v>14.83</v>
       </c>
       <c r="S12" s="4">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
         <v>80</v>
-      </c>
-[...31 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>42</v>
       </c>
       <c r="P14" s="4">
-        <v>47.43</v>
+        <v>16.34</v>
       </c>
       <c r="Q14" s="4">
-        <v>8.76</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>18.47</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>5.6</v>
+        <v>7.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L16" s="4"/>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>4.13</v>
+        <v>9.74</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="I17" s="13"/>
-      <c r="J17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>104</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="L17" s="4"/>
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="P17" s="4">
-        <v>5.26</v>
+        <v>329.09</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>106</v>
+        <v>64</v>
       </c>
       <c r="P18" s="4">
-        <v>5.33</v>
+        <v>7.09</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>5.26</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>74.21</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>115</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>104</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="L19" s="4"/>
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>117</v>
+      </c>
       <c r="M19" s="4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>51</v>
+        <v>120</v>
       </c>
       <c r="P19" s="4">
-        <v>6.58</v>
+        <v>105.71</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="L20" s="4"/>
       <c r="M20" s="4" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>102</v>
+        <v>124</v>
       </c>
       <c r="P20" s="4">
         <v>4.13</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="4" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>102</v>
+        <v>128</v>
       </c>
       <c r="P21" s="4">
-        <v>6.58</v>
+        <v>5.26</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>107</v>
+        <v>129</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>106</v>
+        <v>128</v>
       </c>
       <c r="P22" s="4">
-        <v>5.43</v>
+        <v>5.33</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>1088.86</v>
+        <v>4.13</v>
       </c>
       <c r="Q23" s="4">
-        <v>305.99</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>28.1</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>127</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="L24" s="4"/>
       <c r="M24" s="4" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="P24" s="4">
-        <v>80.19</v>
+        <v>6.58</v>
       </c>
       <c r="Q24" s="4">
-        <v>30.2</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>37.66</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="L25" s="4"/>
       <c r="M25" s="4" t="s">
-        <v>62</v>
+        <v>141</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="P25" s="4">
-        <v>811.59</v>
+        <v>6.58</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>138</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="P26" s="4">
-        <v>329.09</v>
+        <v>5.43</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>144</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L27" s="4"/>
+      <c r="M27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="P27" s="4">
+        <v>14.72</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>0</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>3864.69</v>
+      </c>
+      <c r="P28" s="8">
+        <v>712.42</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>18.43</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>