--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -242,204 +242,204 @@
   <si>
     <t>BILL/00371/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-193</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection at Aligram W/S PWSS PH-1</t>
   </si>
   <si>
     <t>BILL/02312/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-431</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to ALIGRAM, JAYKRISHNAPUR, JADABGANJ &amp; KALYANPUR Piped Water Supply Scheme under AUSGRAM-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>AE(HQs)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER R.W.S. BURDWAN SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000727/2023-2024</t>
+  </si>
+  <si>
+    <t>4581/BWD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>07/06/2026</t>
+  </si>
+  <si>
+    <t>SAFECO ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Luxury Diesel Ambassador Car use for Inspection Vehicle of JJM under Office of the Executive Engineer, Durgapur W/S Division, Public Health Engineering Dte at Fagurpur, Nababhat, Purba Bardhaman for the period from 01.09.2024 to 28.02.2025 (6 Months).(Sl-01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>1244/DWSD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Continuation Order for the work of Hiring of LUXURY Diesel Ambassador Car including higher model 2012 onwards of Diesel Ambassador or equivalent for official use for the office of the Executive Engineer ,Durgapur Water Supply Division, Public Health Engineering (w.e.f 01.08.2024 to 31.01.2025).(Sl-01)</t>
+  </si>
+  <si>
+    <t>ORD/000127/2024-2025</t>
+  </si>
+  <si>
+    <t>1079/DWSD</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>Continuation Order for the work of Hiring of LUXURY Diesel Ambassador Car including higher model 2012 onwards of Diesel Ambassador or equivalent for official use for the office of the Executive Engineer ,Durgapur Water Supply Division, Public Health Engineering (w.e.f 01.02.2025 to 31.07.2025).</t>
+  </si>
+  <si>
+    <t>ORD/000268/2024-2025</t>
+  </si>
+  <si>
+    <t>163/DWSD</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>27/07/2025</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Luxury Diesel Ambassador Car use for Inspection Vehicle of JJM under Office of the Executive Engineer, Durgapur W/S Division, Public Health Engineering Dte at Fagurpur, Nababhat, Purba Bardhaman for the period from 01.03.2025 to 31.05.2025 (3 Months).</t>
+  </si>
+  <si>
+    <t>ORD/000280/2024-2025</t>
+  </si>
+  <si>
+    <t>340/DWSD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Luxury Diesel Ambassador Car use for Inspection Vehicle of JJM under Office of the Executive Engineer, Durgapur W/S Division, Public Health Engineering Dte at Fagurpur, Nababhat, Purba Bardhaman for the period from 01.06.2025 to 31.08.2025 (3 Months).</t>
+  </si>
+  <si>
+    <t>ORD/000043/2025-2026</t>
+  </si>
+  <si>
+    <t>853/DWSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>Name of Work:- Hiring of Diesel Ambassador car BS_IV /Luxury taxi catalytic converter attachment (Euro-4)/Bolero/Scorpio having contract carriage permit from Regional Transport Authority for the use of the JJM under the office of the Executive Engineer,Durgapur water supply division PHE. Dte. at Fagupur , Nababhat,Purba Bardhaman on daily basis (as and when required including Govt. holidays) period of 16.09.2025 to 31.10.2025 (46 days) (Sl-01)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000139/2025-2026</t>
+  </si>
+  <si>
+    <t>1532/DWSD</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>TKB ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Ambassador car BS_IV /Luxury taxi catalytic converter attachment (Euro-4)/Bolero/Scorpio having contract carriage permit from Regional Transport Authority for the use of the JJM under the office of the Executive Engineer,Durgapur water supply division PHE. Dte. at Fagupur , Nababhat,Purba Bardhaman on daily basis (as and when required including Govt. holidays) period of 01.09.2025 to 28.02.2026 (181 days) (Sl-04)</t>
+  </si>
+  <si>
+    <t>ORD/000128/2025-2026</t>
+  </si>
+  <si>
+    <t>1381/DWSD</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Aligram Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000747/2023-2024</t>
   </si>
   <si>
     <t>4057/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
-  </si>
-[...136 lines deleted...]
-    <t>23/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1111,54 +1111,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>0.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>290.96</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1174,54 +1174,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>0.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>288.04</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1237,54 +1237,54 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>0.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>303.77</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1501,631 +1501,631 @@
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>27.78</v>
+        <v>1551.98</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>182.42</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>11.75</v>
       </c>
       <c r="S12" s="4">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="P13" s="4">
-        <v>1551.98</v>
+        <v>0.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>290.19</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="P14" s="4">
         <v>0.82</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>290.79</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P15" s="4">
         <v>0.82</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>48.49</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P16" s="4">
-        <v>0.82</v>
+        <v>0.41</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>192.94</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P17" s="4">
         <v>0.41</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J18" s="13" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>48</v>
+        <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>0.41</v>
+        <v>0.22</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>117</v>
+        <v>50</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>122</v>
+        <v>48</v>
       </c>
       <c r="P19" s="4">
-        <v>0.22</v>
+        <v>0.86</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="O20" s="4" t="s">
+      <c r="P20" s="4">
+        <v>27.78</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>10.73</v>
+      </c>
+      <c r="R20" s="4">
+        <v>38.62</v>
+      </c>
+      <c r="S20" s="4">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>1687.5</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>204.06</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>12.09</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>