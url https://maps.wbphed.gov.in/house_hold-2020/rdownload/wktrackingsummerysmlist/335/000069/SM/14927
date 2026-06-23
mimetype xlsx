--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -396,50 +396,122 @@
     <t>1381/DWSD</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Aligram Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000747/2023-2024</t>
   </si>
   <si>
     <t>4057/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
+  </si>
+  <si>
+    <t>RTOR000021/2024-2025</t>
+  </si>
+  <si>
+    <t>2/B/DWSD</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>Repairing of damaged Pipeline (50mm,63mm,75mm,90 mm &amp; 110mm dia HDPE) and FHTC repairing ALIGRAM PWSS of AUSGRAM Block -I at Deyasa Mouza under DWSD,PHE Dte.(Part-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000187/2026-2027</t>
+  </si>
+  <si>
+    <t>724/DWSD</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>RAJAT BARAN CHAND</t>
+  </si>
+  <si>
+    <t>Repairing of damaged Pipeline (50mm,63mm,75mm,90 mm &amp; 110mm dia HDPE) and FHTC repairing ALIGRAM PWSS of AUSGRAM Block -I at Konarpara Road under DWSD,PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000181/2026-2027</t>
+  </si>
+  <si>
+    <t>715/DWSD</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Ambassador car BS_IV /Luxury taxi catalytic converter attachment (Euro-4)/Bolero/Scorpio having contract carriage permit from Regional Transport Authority for the use of operration &amp; maintenance of surface based W/S Scheme"Panagarh Industrial Park" under office of the Executive Engineer, Durgapur water supply division PHE. Dte. at Fagupur , Nababhat,Purba Bardhaman on daily basis (as and when required including Govt. holidays) period of 01.07.2026 to 31.12.2026 (181 days) (Sl-01)</t>
+  </si>
+  <si>
+    <t>ORD/000190/2026-2027</t>
+  </si>
+  <si>
+    <t>799/DWSD</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>20/12/2026</t>
+  </si>
+  <si>
+    <t>SK. ALIM</t>
+  </si>
+  <si>
+    <t>Sinking of 100 mm. dia. 80m. deep Tube wells using PVC pipes with installation of submersible pump (for 01 No. new) in Panagar Industrial park under Durgapur W/S Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000189/2026-2027</t>
+  </si>
+  <si>
+    <t>729/DWSD</t>
+  </si>
+  <si>
+    <t>SIDDHARTH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,51 +900,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2058,87 +2130,398 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P20" s="4">
         <v>27.78</v>
       </c>
       <c r="Q20" s="4">
         <v>10.73</v>
       </c>
       <c r="R20" s="4">
         <v>38.62</v>
       </c>
       <c r="S20" s="4">
         <v>48</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="L21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P21" s="4">
+        <v>19.6</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="P25" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>1710.91</v>
+      </c>
+      <c r="P26" s="8">
+        <v>204.06</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>11.93</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>