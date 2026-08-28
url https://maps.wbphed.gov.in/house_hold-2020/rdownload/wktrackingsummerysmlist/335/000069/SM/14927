--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,50 +92,101 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>ALIGRAM PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14927</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to ALIGRAM, JAYKRISHNAPUR, JADABGANJ &amp; KALYANPUR Piped Water Supply Scheme under AUSGRAM-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>AE(HQs)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER R.W.S. BURDWAN SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000727/2023-2024</t>
+  </si>
+  <si>
+    <t>4581/BWD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>07/06/2026</t>
+  </si>
+  <si>
+    <t>SAFECO ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Aligram Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000747/2023-2024</t>
+  </si>
+  <si>
+    <t>4057/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES &amp; SERVICE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000607/2023-2024</t>
   </si>
   <si>
     <t>4912/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000551/2023-2024</t>
   </si>
   <si>
     <t>4314/BWD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
@@ -179,170 +230,137 @@
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>PRAMIT CHATTERJEE</t>
   </si>
   <si>
     <t>Continuation order for Acceptance cum formal order for the work of Hiring of LUXURY Diesel Ambassador Car including higher model 2012 onwards of Diesel Ambassador or equivalent for official use for the Executive Engineer, DWSD,PHE Dte ADDA Administrative building 2nd Floor, EPIP Complex, Banskopa,DGP-12 (w.e.f 18.02.2024 to 29.02.2024). (SL-02)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-2</t>
   </si>
   <si>
     <t>ORD/000314/2023-2024</t>
   </si>
   <si>
     <t>186/DWSD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
+    <t>Continuation order for Hiring of Luxury Diesel Ambassador Car use for Inspection Vehicle of JJM under Office of the Executive Engineer, Durgapur W/S Division, Public Health Engineering Dte at Fagurpur, Nababhat, Purba Bardhaman for the period from 01.09.2024 to 28.02.2025 (6 Months).(Sl-01)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>1244/DWSD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Continuation Order for the work of Hiring of LUXURY Diesel Ambassador Car including higher model 2012 onwards of Diesel Ambassador or equivalent for official use for the office of the Executive Engineer ,Durgapur Water Supply Division, Public Health Engineering (w.e.f 01.08.2024 to 31.01.2025).(Sl-01)</t>
+  </si>
+  <si>
+    <t>ORD/000127/2024-2025</t>
+  </si>
+  <si>
+    <t>1079/DWSD</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Pichkuri, karatia &amp; others water supply scheme under Ausgram-1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
   </si>
   <si>
-    <t>Driller In-Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000398/2024-2025</t>
   </si>
   <si>
     <t>2764/CMD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>25/12/2024</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>RTOR000777/2023-2024</t>
   </si>
   <si>
     <t>193/BWD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
+    <t>New service connection at Aligram W/S PWSS PH-1</t>
+  </si>
+  <si>
+    <t>BILL/02312/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-431</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT ALIGRAM PWSS TW 2</t>
   </si>
   <si>
     <t>BILL/00371/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-193</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
-[...70 lines deleted...]
-  <si>
     <t>Continuation Order for the work of Hiring of LUXURY Diesel Ambassador Car including higher model 2012 onwards of Diesel Ambassador or equivalent for official use for the office of the Executive Engineer ,Durgapur Water Supply Division, Public Health Engineering (w.e.f 01.02.2025 to 31.07.2025).</t>
   </si>
   <si>
     <t>ORD/000268/2024-2025</t>
   </si>
   <si>
     <t>163/DWSD</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>27/07/2025</t>
   </si>
   <si>
     <t>Continuation order for Hiring of Luxury Diesel Ambassador Car use for Inspection Vehicle of JJM under Office of the Executive Engineer, Durgapur W/S Division, Public Health Engineering Dte at Fagurpur, Nababhat, Purba Bardhaman for the period from 01.03.2025 to 31.05.2025 (3 Months).</t>
   </si>
   <si>
     <t>ORD/000280/2024-2025</t>
   </si>
   <si>
     <t>340/DWSD</t>
   </si>
   <si>
     <t>27/02/2025</t>
@@ -380,138 +398,339 @@
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>TKB ENTERPRISE</t>
   </si>
   <si>
     <t>Hiring of Diesel Ambassador car BS_IV /Luxury taxi catalytic converter attachment (Euro-4)/Bolero/Scorpio having contract carriage permit from Regional Transport Authority for the use of the JJM under the office of the Executive Engineer,Durgapur water supply division PHE. Dte. at Fagupur , Nababhat,Purba Bardhaman on daily basis (as and when required including Govt. holidays) period of 01.09.2025 to 28.02.2026 (181 days) (Sl-04)</t>
   </si>
   <si>
     <t>ORD/000128/2025-2026</t>
   </si>
   <si>
     <t>1381/DWSD</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Aligram Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000021/2024-2025</t>
   </si>
   <si>
     <t>2/B/DWSD</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at BHEDIA PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000231/2026-2027</t>
+  </si>
+  <si>
+    <t>872/DWSD</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>29/06/2027</t>
+  </si>
+  <si>
+    <t>SUPRIYA RAY</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at MANKAR (Z-I) PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>ORD/000239/2026-2027</t>
+  </si>
+  <si>
+    <t>831/DWSD</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>24/06/2027</t>
+  </si>
+  <si>
+    <t>SHUBHRA KANTI GHOSH</t>
+  </si>
+  <si>
     <t>Repairing of damaged Pipeline (50mm,63mm,75mm,90 mm &amp; 110mm dia HDPE) and FHTC repairing ALIGRAM PWSS of AUSGRAM Block -I at Deyasa Mouza under DWSD,PHE Dte.(Part-A)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000187/2026-2027</t>
   </si>
   <si>
     <t>724/DWSD</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>RAJAT BARAN CHAND</t>
   </si>
   <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at ALIGRAM PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>ORD/000255/2026-2027</t>
+  </si>
+  <si>
+    <t>838/DWSD</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at KHANO (Z-I) PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>ORD/000253/2026-2027</t>
+  </si>
+  <si>
+    <t>837/DWSD</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying, delivery and installation of intercom dialing system in office and communicate with officials under office of the Executive Engineer, DWSD, PHE Dte under Surface based PWSS for Panagarh Industrial Park. (Sl - 03)</t>
+  </si>
+  <si>
+    <t>ORD/000261/2026-2027</t>
+  </si>
+  <si>
+    <t>945/DWSD</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying, delivery and installation of different types of stationeries and colour printing etc for the office of the EE/DWSD/PHE Dte under Panagarh Industrial Park,Panagarh.(Sl-04)</t>
+  </si>
+  <si>
+    <t>ORD/000262/2026-2027</t>
+  </si>
+  <si>
+    <t>946/DWSD</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>ISHAAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Day to day Guarding arrangment including Round -O-Clock guarding at Water Treatment Plant Site under Surface based water supply scheme for Panagarh Industrial Park under Durgapur Water Supply Division , PHE Dte.(w.e.f 01.08.2026 to 31.07.2027)</t>
+  </si>
+  <si>
+    <t>ORD/000287/2026-2027</t>
+  </si>
+  <si>
+    <t>1088/DWSD</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>31/07/2027</t>
+  </si>
+  <si>
+    <t>SK. ALIM</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at KHANDARI PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>ORD/000227/2026-2027</t>
+  </si>
+  <si>
+    <t>869/DWSD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>25/06/2027</t>
+  </si>
+  <si>
+    <t>M/S NATIONAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at Purangaon PWSS (Zone-III) under Durgapur W/S Division, PHE Dte (w.e.f. 01.08.2026 to 31.07.2027)</t>
+  </si>
+  <si>
+    <t>ORD/000273/2026-2027</t>
+  </si>
+  <si>
+    <t>1072_DWSD</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>30/07/2027</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at SAUTA PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>ORD/000237/2026-2027</t>
+  </si>
+  <si>
+    <t>830/DWSD</t>
+  </si>
+  <si>
+    <t>SAIKAT RAY</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of engagement of 3 Nos Gr-D staff contractual through agency for 12 months as per categories for the office of the EE/DWSD/PHE Dte (w.e.f. 01.07.2026 to 31.7.2026)</t>
+  </si>
+  <si>
+    <t>ORD/000258/2026-2027</t>
+  </si>
+  <si>
+    <t>902/DWSD</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at Shilla PWSS (ZONE-II) under Durgapur W/S Division, PHE Dte (w.e.f. 01.08.2026 to 31.07.2027)</t>
+  </si>
+  <si>
+    <t>ORD/000272/2026-2027</t>
+  </si>
+  <si>
+    <t>1073/DWSD</t>
+  </si>
+  <si>
+    <t>M/S S. CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Day to day Guarding arrangement including Round -O-Clock guarding at Water Treatment Plant Site under Surface based water supply scheme for Panagarh Industrial Park under Durgapur Water Supply Division , PHE Dte. (w.e.f 01/07/2026 to 31/07/2026)</t>
+  </si>
+  <si>
+    <t>ORD/000276/2026-2027</t>
+  </si>
+  <si>
+    <t>813/DWSD</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
     <t>Repairing of damaged Pipeline (50mm,63mm,75mm,90 mm &amp; 110mm dia HDPE) and FHTC repairing ALIGRAM PWSS of AUSGRAM Block -I at Konarpara Road under DWSD,PHE Dte.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000181/2026-2027</t>
   </si>
   <si>
     <t>715/DWSD</t>
   </si>
   <si>
     <t>Hiring of Diesel Ambassador car BS_IV /Luxury taxi catalytic converter attachment (Euro-4)/Bolero/Scorpio having contract carriage permit from Regional Transport Authority for the use of operration &amp; maintenance of surface based W/S Scheme"Panagarh Industrial Park" under office of the Executive Engineer, Durgapur water supply division PHE. Dte. at Fagupur , Nababhat,Purba Bardhaman on daily basis (as and when required including Govt. holidays) period of 01.07.2026 to 31.12.2026 (181 days) (Sl-01)</t>
   </si>
   <si>
     <t>ORD/000190/2026-2027</t>
   </si>
   <si>
     <t>799/DWSD</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>20/12/2026</t>
   </si>
   <si>
-    <t>SK. ALIM</t>
+    <t>Annual Operation and maintenance of different dia MS/DI distribution system pipe line (Zone-I and II) Panagarh Industrial Park area under Surface based PWSS for Panagarh Industrial Park, of Durgapur W/s Division, PHE Dte (w.e.f 01.08.2026 to 31.07.2027)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000284/2026-2027</t>
+  </si>
+  <si>
+    <t>1086/DWSD</t>
+  </si>
+  <si>
+    <t>SK. ABDUL HALIM</t>
   </si>
   <si>
     <t>Sinking of 100 mm. dia. 80m. deep Tube wells using PVC pipes with installation of submersible pump (for 01 No. new) in Panagar Industrial park under Durgapur W/S Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000189/2026-2027</t>
   </si>
   <si>
     <t>729/DWSD</t>
   </si>
   <si>
     <t>SIDDHARTH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Urgent basis repairing and restoration work of maintenance of damaged 150/200/250 mm dia DI and HDPE distribution pipeline at Pandudaha, Fatepur and Kosba under Krishnarampur PWSS, block-Galsi-I during road flank widening work including RCC bridge of WBSRDA under control of DWSD, PHE Dte. (Part-A) (Sl-11)</t>
+  </si>
+  <si>
+    <t>ORD/000268/2026-2027</t>
+  </si>
+  <si>
+    <t>1095/DWSD</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -900,51 +1119,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1040,1488 +1259,2433 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>32.92</v>
+        <v>1551.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>182.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>11.75</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>1.38</v>
+        <v>27.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>38.62</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.82</v>
+        <v>32.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.4</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>290.96</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.82</v>
+        <v>1.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.37</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>288.04</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>0.05</v>
+        <v>0.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.16</v>
+        <v>2.4</v>
       </c>
       <c r="R7" s="4">
-        <v>303.77</v>
+        <v>290.96</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>52.55</v>
+        <v>0.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>288.04</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>6.7</v>
+        <v>0.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>303.77</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>4.58</v>
+        <v>0.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>290.19</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="P11" s="4">
-        <v>3.53</v>
+        <v>0.82</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>290.79</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>1551.98</v>
+        <v>52.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>182.42</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>11.75</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
-        <v>0.82</v>
+        <v>6.7</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>290.19</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>0.82</v>
+        <v>3.53</v>
       </c>
       <c r="Q14" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>290.79</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.82</v>
+        <v>4.58</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>48.49</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="P16" s="4">
-        <v>0.41</v>
+        <v>0.82</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.79</v>
+        <v>0.4</v>
       </c>
       <c r="R16" s="4">
-        <v>192.94</v>
+        <v>48.49</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="P17" s="4">
         <v>0.41</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>192.94</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>116</v>
+        <v>65</v>
       </c>
       <c r="P18" s="4">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J19" s="13" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>48</v>
+        <v>122</v>
       </c>
       <c r="P19" s="4">
-        <v>0.86</v>
+        <v>0.22</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>127</v>
+        <v>65</v>
       </c>
       <c r="P20" s="4">
-        <v>27.78</v>
+        <v>0.86</v>
       </c>
       <c r="Q20" s="4">
-        <v>10.73</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>38.62</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P21" s="4">
         <v>19.6</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>132</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>133</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P22" s="4">
-        <v>0.98</v>
+        <v>5.1</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>132</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>133</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="P23" s="4">
-        <v>0.97</v>
+        <v>5.1</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>132</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>133</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="P24" s="4">
-        <v>0.86</v>
+        <v>0.98</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>132</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>133</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="L25" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O25" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S26" s="8"/>
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="P26" s="4">
+        <v>4.98</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>0</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>0</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="P29" s="4">
+        <v>19.34</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>0</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="P30" s="4">
+        <v>5.1</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>0</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="P31" s="4">
+        <v>4.95</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="P32" s="4">
+        <v>7.71</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="P33" s="4">
+        <v>0.45</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>0</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="P34" s="4">
+        <v>8.59</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>0</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="P35" s="4">
+        <v>1.48</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>0</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="P36" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>0</v>
+      </c>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="P37" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>0</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="P38" s="4">
+        <v>25.27</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>0</v>
+      </c>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="P39" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>0</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="P40" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>0</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8">
+        <v>1806.83</v>
+      </c>
+      <c r="P41" s="8">
+        <v>204.06</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>11.29</v>
+      </c>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A41:N41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>