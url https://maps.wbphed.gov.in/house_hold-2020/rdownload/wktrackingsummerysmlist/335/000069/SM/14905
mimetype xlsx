--- v2 (2026-02-07)
+++ v3 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -242,93 +242,96 @@
   <si>
     <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000430/2023-2024</t>
   </si>
   <si>
     <t>3324/BWD</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for LDS,FHTC,Road Restoration,Develop Boundary Wall Hight &amp; Land Developement making With necessary allied works at AUSGRAM-I Block of BHOTA PWSS under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
+    <t>Contractual Junior Engineer_1,JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>1617/DWSD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>FORMAL WORK ORDER FOR Balance and additional works for sinking of 300X200 mm dia X 210 mtr deapth RRM Tube well and laying pipe line (LDS),FHTC, Construction of Switch Room,Pump House,Inter Connection along with road restoration and construction of Boundary wall for head worksites and other allieds work related to JJM (7 Nos PWSS) i.e. Aushgram PWSS, Jalkandar and Bhuyera PWSS, Karatia PWSS, Khandari PWSS, Pichkuri PWSS, Shibda PWSS under Aushgram-I and II,Galsi-I and II Block under DURGAPUR W/S DIVISION,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_1,Contractual Junior Engineer_2,Contractual Junior Engineer_3,Contractual Junior Engineer_4,Contractual Junior Engineer_5,JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000286/2024-2025</t>
+  </si>
+  <si>
+    <t>493/DWSD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>20/09/2025</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Sinking of(300X200X150 Mtr deapth) of TW by DR rig method construction of 1 No PH cum Cholorine Room and interconnection and other allied works at Ausgram under Ausgram PWSS ,Ausgram-I,Dist-Purba Bardhaman under DWSD,PHE Dte.</t>
+  </si>
+  <si>
     <t>Contractual Junior Engineer_1</t>
-  </si>
-[...40 lines deleted...]
-    <t>Sinking of(300X200X150 Mtr deapth) of TW by DR rig method construction of 1 No PH cum Cholorine Room and interconnection and other allied works at Ausgram under Ausgram PWSS ,Ausgram-I,Dist-Purba Bardhaman under DWSD,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000119/2025-2026</t>
   </si>
   <si>
     <t>1276/DWSD</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>SUPRIYA RAY</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Ausgram Water Supply Scheme [ Block-Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000744/2023-2024</t>
   </si>
   <si>
     <t>4054/CMD</t>
   </si>
@@ -1618,150 +1621,150 @@
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>33.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>27.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>48</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1811.95</v>
       </c>
       <c r="P17" s="8">
         <v>0</v>
       </c>
       <c r="Q17" s="8">
         <v>0</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>