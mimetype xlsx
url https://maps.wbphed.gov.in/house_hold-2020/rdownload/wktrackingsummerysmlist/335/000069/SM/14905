--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,74 +234,50 @@
     <t>18/07/2024</t>
   </si>
   <si>
     <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to AUSGRAM &amp; BHOTA Piped Water Supply Scheme under Ausgram-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000430/2023-2024</t>
   </si>
   <si>
     <t>3324/BWD</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
   </si>
   <si>
     <t>FORMAL WORK ORDER FOR Balance and additional works for sinking of 300X200 mm dia X 210 mtr deapth RRM Tube well and laying pipe line (LDS),FHTC, Construction of Switch Room,Pump House,Inter Connection along with road restoration and construction of Boundary wall for head worksites and other allieds work related to JJM (7 Nos PWSS) i.e. Aushgram PWSS, Jalkandar and Bhuyera PWSS, Karatia PWSS, Khandari PWSS, Pichkuri PWSS, Shibda PWSS under Aushgram-I and II,Galsi-I and II Block under DURGAPUR W/S DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1,Contractual Junior Engineer_2,Contractual Junior Engineer_3,Contractual Junior Engineer_4,Contractual Junior Engineer_5,JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>493/DWSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
@@ -753,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1453,54 +1429,54 @@
       <c r="I12" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="4">
         <v>763.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>318.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>41.78</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1513,293 +1489,230 @@
       <c r="H13" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>55.22</v>
+        <v>745.87</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J14" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>745.87</v>
+        <v>33.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>33.97</v>
+        <v>27.75</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.84</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>39.08</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1756.73</v>
+      </c>
+      <c r="P16" s="8">
+        <v>329.7</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>18.77</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>