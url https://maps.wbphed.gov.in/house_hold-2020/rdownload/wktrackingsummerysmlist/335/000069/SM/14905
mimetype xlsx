--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,131 @@
     <t>08/08/2025</t>
   </si>
   <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>SUPRIYA RAY</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Ausgram Water Supply Scheme [ Block-Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000744/2023-2024</t>
   </si>
   <si>
     <t>4054/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>RTOR000031/2024-2025</t>
+  </si>
+  <si>
+    <t>451/DWSD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>ADDITIONAL QUOTATION FOR AUSGRAM PWSS P.H-2</t>
+  </si>
+  <si>
+    <t>BILL/01281/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-423</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for LDS,FHTC,Road Restoration,Develop Boundary Wall Hight &amp; Land Developement making With necessary allied works at AUSGRAM-I Block of BHOTA PWSS under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_1,JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>1617/DWSD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>24/05/2026</t>
+  </si>
+  <si>
+    <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Urgent basis repairing and restoration work of maintenance of damaged HDPE distribution Pipeline Ausgram under AUSGRAM PWSS Block -Ausgram-I at Sukhadanga under DWSD,PHE Dte.(Ph-II)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000182/2026-2027</t>
+  </si>
+  <si>
+    <t>718/DWSD</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>ISHAAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Urgent basis repairing and restoration work of maintenance of damaged HDPE distribution Pipeline Ausgram under AUSGRAM PWSS Block -Ausgram-I at Alifnagar under DWSD,PHE Dte.(Ph-I)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000183/2026-2027</t>
+  </si>
+  <si>
+    <t>719/DWSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1632,87 +1713,394 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>27.75</v>
       </c>
       <c r="Q15" s="4">
         <v>10.84</v>
       </c>
       <c r="R15" s="4">
         <v>39.08</v>
       </c>
       <c r="S15" s="4">
         <v>48</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.14</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.14</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P18" s="4">
+        <v>55.22</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>40</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>1814.16</v>
+      </c>
+      <c r="P21" s="8">
+        <v>329.7</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>18.17</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>