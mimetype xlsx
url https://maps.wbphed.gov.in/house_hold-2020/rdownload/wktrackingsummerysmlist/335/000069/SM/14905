--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,336 +92,435 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>AUSGRAM PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14905</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to AUSGRAM &amp; BHOTA Piped Water Supply Scheme under Ausgram-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000430/2023-2024</t>
+  </si>
+  <si>
+    <t>3324/BWD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Ausgram Water Supply Scheme [ Block-Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000744/2023-2024</t>
+  </si>
+  <si>
+    <t>4054/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000214/2023-2024</t>
   </si>
   <si>
     <t>2155/BWD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>RTOR000494/2023-2024</t>
   </si>
   <si>
     <t>4018/BWD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>RTOR000595/2023-2024</t>
   </si>
   <si>
     <t>4903/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for LDS,FHTC,Road Restoration,Develop Boundary Wall Hight &amp; Land Developement making With necessary allied works at AUSGRAM-I Block of BHOTA PWSS under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_1,JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>1617/DWSD</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>24/05/2026</t>
+  </si>
+  <si>
+    <t>TULIP ENGINEERS CO OP. SOCIETY LTD.</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Pichkuri, karatia &amp; others water supply scheme under Ausgram-1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
   </si>
   <si>
-    <t>Driller In-Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000398/2024-2025</t>
   </si>
   <si>
     <t>2764/CMD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>25/12/2024</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
-    <t>Durgapur W/S Division</t>
-[...1 lines deleted...]
-  <si>
     <t>RTOR000005/2024-2025</t>
   </si>
   <si>
     <t>1724/P/DWSD</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
+    <t>Quotation for new service connection at Ausgram PWSS PH-2</t>
+  </si>
+  <si>
+    <t>BILL/00383/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-204</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Aushgram W/S Scheme for PH No-2</t>
   </si>
   <si>
     <t>BILL/01818/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-329</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection for Ausgram PWSS PH 1.</t>
   </si>
   <si>
     <t>BILL/00224/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-115</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
-    <t>Quotation for new service connection at Ausgram PWSS PH-2</t>
-[...34 lines deleted...]
-  <si>
     <t>FORMAL WORK ORDER FOR Balance and additional works for sinking of 300X200 mm dia X 210 mtr deapth RRM Tube well and laying pipe line (LDS),FHTC, Construction of Switch Room,Pump House,Inter Connection along with road restoration and construction of Boundary wall for head worksites and other allieds work related to JJM (7 Nos PWSS) i.e. Aushgram PWSS, Jalkandar and Bhuyera PWSS, Karatia PWSS, Khandari PWSS, Pichkuri PWSS, Shibda PWSS under Aushgram-I and II,Galsi-I and II Block under DURGAPUR W/S DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1,Contractual Junior Engineer_2,Contractual Junior Engineer_3,Contractual Junior Engineer_4,Contractual Junior Engineer_5,JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>493/DWSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Sinking of(300X200X150 Mtr deapth) of TW by DR rig method construction of 1 No PH cum Cholorine Room and interconnection and other allied works at Ausgram under Ausgram PWSS ,Ausgram-I,Dist-Purba Bardhaman under DWSD,PHE Dte.</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1</t>
   </si>
   <si>
     <t>ORD/000119/2025-2026</t>
   </si>
   <si>
     <t>1276/DWSD</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>SUPRIYA RAY</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Ausgram Water Supply Scheme [ Block-Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000031/2024-2025</t>
   </si>
   <si>
     <t>451/DWSD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>ADDITIONAL QUOTATION FOR AUSGRAM PWSS P.H-2</t>
   </si>
   <si>
     <t>BILL/01281/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-423</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
-    <t>Acceptance cum Formal Work Order for LDS,FHTC,Road Restoration,Develop Boundary Wall Hight &amp; Land Developement making With necessary allied works at AUSGRAM-I Block of BHOTA PWSS under Durgapur Water Supply Division, PHE Dte.</t>
-[...23 lines deleted...]
-    <t>Urgent basis repairing and restoration work of maintenance of damaged HDPE distribution Pipeline Ausgram under AUSGRAM PWSS Block -Ausgram-I at Sukhadanga under DWSD,PHE Dte.(Ph-II)</t>
+    <t>Shifting of Rising main for T.W-2 site for Ausgram Piped Water Supply Scheme under Ausgram-I Block, District: - Purba-Bardhaman (Sl-02)</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000281/2026-2027</t>
+  </si>
+  <si>
+    <t>1083/DWSD</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>ISHAAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at BHOTA PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000209/2026-2027</t>
+  </si>
+  <si>
+    <t>844/DWSD</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>24/06/2027</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at MANKAR (Z-II) PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000240/2026-2027</t>
+  </si>
+  <si>
+    <t>829/DWSD</t>
+  </si>
+  <si>
+    <t>SHUBHRA KANTI GHOSH</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at MOHANPUR PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>ORD/000250/2026-2027</t>
+  </si>
+  <si>
+    <t>886/DWSD</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>29/06/2027</t>
+  </si>
+  <si>
+    <t>A.K.D. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at MARO PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>ORD/000241/2026-2027</t>
+  </si>
+  <si>
+    <t>910/DWSD</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>30/06/2027</t>
+  </si>
+  <si>
+    <t>SUJAY KUMAR RAY</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at AUSGRAM PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000210/2026-2027</t>
+  </si>
+  <si>
+    <t>861/DWSD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>25/06/2027</t>
+  </si>
+  <si>
+    <t>Computer routine maintenance of softwares including CCTV surveillances operation at Intake well and WTP H/W site under Panagarh Industrial Park for use of Durgapur W/s Division, PHE Dte (PART_A) w.e.f 01.08.2026 to 31.01.2027</t>
+  </si>
+  <si>
     <t>Junior Engineer_3</t>
   </si>
   <si>
-    <t>ORD/000182/2026-2027</t>
-[...23 lines deleted...]
-    <t>719/DWSD</t>
+    <t>ORD/000259/2026-2027</t>
+  </si>
+  <si>
+    <t>942/DWSD</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>07/01/2027</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,51 +909,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -950,1005 +1049,1005 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>29.49</v>
+        <v>763.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>318.86</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>41.78</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>15.16</v>
+        <v>27.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>39.08</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>29.12</v>
+        <v>29.49</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>33.07</v>
+        <v>15.16</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>43</v>
       </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>52.55</v>
+        <v>29.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>8.51</v>
+        <v>33.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>3.96</v>
+        <v>55.22</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>12.27</v>
+        <v>52.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>1.87</v>
+        <v>8.51</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>763.14</v>
+        <v>1.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>318.86</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>41.78</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>745.87</v>
+        <v>3.96</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="P14" s="4">
-        <v>33.97</v>
+        <v>12.27</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J15" s="13" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>27.75</v>
+        <v>745.87</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.84</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>39.08</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>97</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>30</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>0.14</v>
+        <v>33.97</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="P17" s="4">
         <v>0.14</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="P18" s="4">
-        <v>55.22</v>
+        <v>0.14</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>111</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>112</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
@@ -1967,140 +2066,455 @@
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>119</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="P20" s="4">
-        <v>0.96</v>
+        <v>4.73</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="N21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="P21" s="4">
+        <v>5.1</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="P22" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P23" s="4">
+        <v>4.75</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P24" s="4">
+        <v>4.89</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>1838.6</v>
+      </c>
+      <c r="P26" s="8">
+        <v>329.7</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>17.93</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>