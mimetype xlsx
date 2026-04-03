--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,96 +197,78 @@
   <si>
     <t>BILL/00822/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-319</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 300 cum capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation, construction of switch rooms, boundary walls with gates, land development, internal drains and internal pathways for BHEDIA Piped Water Supply Scheme under Ausgram-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>ORD/000807/2023-2024</t>
   </si>
   <si>
     <t>4847/BWD</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>08/11/2025</t>
   </si>
   <si>
-    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+    <t>Formal Work Order for Additional work for laying 200 mm dia HDPE pipe line and other necessary allied works Amarpur &amp; Bhedia Piped W/S Scheme, Block- Aushgram-2, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000141/2024-2025</t>
+  </si>
+  <si>
+    <t>1291/DWSD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT RAY</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at BHEDIA Water Supply Scheme [ Block- AUSGRAM-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
-  </si>
-[...37 lines deleted...]
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at BHEDIA Water Supply Scheme [ Block- AUSGRAM-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000826/2023-2024</t>
   </si>
   <si>
     <t>4103/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -690,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1233,266 +1215,203 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>95.26</v>
+        <v>196.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>196.61</v>
+        <v>27.76</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...20 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>769.56</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>