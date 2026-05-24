--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1191,54 +1191,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P9" s="4">
         <v>397.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>111.99</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>28.17</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1254,54 +1254,54 @@
       <c r="I10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>196.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>70.81</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>36.02</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1317,88 +1317,88 @@
       <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>27.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>15.77</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>56.79</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>769.56</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>198.57</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>25.8</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>