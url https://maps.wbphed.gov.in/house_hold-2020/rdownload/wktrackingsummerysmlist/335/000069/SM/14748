--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,68 @@
     <t>SAIKAT RAY</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at BHEDIA Water Supply Scheme [ Block- AUSGRAM-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000826/2023-2024</t>
   </si>
   <si>
     <t>4103/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2405/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1331,87 +1349,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>27.76</v>
       </c>
       <c r="Q11" s="4">
         <v>15.77</v>
       </c>
       <c r="R11" s="4">
         <v>56.79</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P12" s="4">
+        <v>95.26</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>80</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>864.82</v>
+      </c>
+      <c r="P13" s="8">
+        <v>198.57</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>22.96</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>