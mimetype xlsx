--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,216 +92,216 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-I,Ausgram-II</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>BHEDIA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14748</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 300 cum capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation, construction of switch rooms, boundary walls with gates, land development, internal drains and internal pathways for BHEDIA Piped Water Supply Scheme under Ausgram-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000807/2023-2024</t>
+  </si>
+  <si>
+    <t>4847/BWD</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>08/11/2025</t>
+  </si>
+  <si>
+    <t>SUPRIYA RAY</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at BHEDIA Water Supply Scheme [ Block- AUSGRAM-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000826/2023-2024</t>
+  </si>
+  <si>
+    <t>4103/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000047/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000254/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>RTOR000603/2023-2024</t>
   </si>
   <si>
     <t>4909/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2405/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
+    <t>Formal Work Order for Additional work for laying 200 mm dia HDPE pipe line and other necessary allied works Amarpur &amp; Bhedia Piped W/S Scheme, Block- Aushgram-2, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000141/2024-2025</t>
+  </si>
+  <si>
+    <t>1291/DWSD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT RAY</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal Work Order for Sinking of 300X200 mm dia TW,Pump House,Boundary wall concrete road &amp; bituminous road restoration ,Jack pushing with laying of MS Pipe FHTC and land development of H/W Site drain &amp; Internal pathway laying of MS pipe under Bhedia PWSS (JJM),Block-Aushgram-II,Dist-Purba Bardhaman under Durgapur W/S Division,PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER-2</t>
   </si>
   <si>
     <t>ORD/000170/2024-2025</t>
   </si>
   <si>
     <t>1611/DWSD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
-    <t>SUPRIYA RAY</t>
-[...4 lines deleted...]
-  <si>
     <t>NEW SERVICE CONNECTION FOR BHEDIA PWSS PH-1.</t>
   </si>
   <si>
     <t>BILL/03139/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-649</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection charges for Bhedia PWSS TW-2</t>
   </si>
   <si>
     <t>BILL/00822/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-319</t>
   </si>
   <si>
     <t>30/09/2024</t>
-  </si>
-[...76 lines deleted...]
-    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -842,613 +842,613 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.03</v>
+        <v>397.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>111.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>28.17</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>14.27</v>
+        <v>27.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>56.79</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>33.07</v>
+        <v>3.03</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>87.54</v>
+        <v>14.27</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>3.26</v>
+        <v>33.07</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>6.48</v>
+        <v>95.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>196.61</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>70.81</v>
+      </c>
+      <c r="R9" s="4">
+        <v>36.02</v>
+      </c>
+      <c r="S9" s="4">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="P10" s="4">
-        <v>196.61</v>
+        <v>87.54</v>
       </c>
       <c r="Q10" s="4">
-        <v>70.81</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>36.02</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>27.76</v>
+        <v>3.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>15.77</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>56.79</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>95.26</v>
+        <v>6.48</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>864.82</v>