--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,68 +213,50 @@
     <t>New service connection charges for Nrisinhapur PWSS TW-2</t>
   </si>
   <si>
     <t>BILL/00823/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-318</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection charges for Nrisinhapur PWSS TW-1</t>
   </si>
   <si>
     <t>BILL/01826/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-328</t>
   </si>
   <si>
     <t>03/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for Balance work for NIRSINHAPUR Piped Water Supply Scheme i.e , Construction work LDS, construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway etc. at 3rd Pump house site under AUSGRAM-II Block, District:- Purba-Bardhaman, under Durgapur W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-1</t>
   </si>
   <si>
     <t>ORD/000184/2024-2025</t>
   </si>
   <si>
     <t>1594/DWSD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>KIRON ENTERPRISE</t>
   </si>
@@ -687,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1293,203 +1275,140 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>95.26</v>
+        <v>59.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...26 lines deleted...]
-      <c r="J12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>551.17</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>