--- v3 (2026-04-01)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -123,74 +123,50 @@
     <t>2155/BWD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000450/2023-2024</t>
   </si>
   <si>
     <t>3974/BWD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>RTOR000598/2023-2024</t>
   </si>
   <si>
     <t>4904/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S H.R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at NRISINHAPUR Water Supply Scheme [ Block- AUSGRAM-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000820/2023-2024</t>
   </si>
   <si>
     <t>4097/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
@@ -669,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -972,443 +948,380 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>401.37</v>
+        <v>28.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>39.23</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="P7" s="4">
-        <v>28.96</v>
+        <v>2</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>2</v>
+        <v>6.63</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>6.63</v>
+        <v>5.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>5.56</v>
+        <v>59.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>149.8</v>
+      </c>
+      <c r="P11" s="8">
+        <v>11.36</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>7.58</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>