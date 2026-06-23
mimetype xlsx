--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,92 @@
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for Balance work for NIRSINHAPUR Piped Water Supply Scheme i.e , Construction work LDS, construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway etc. at 3rd Pump house site under AUSGRAM-II Block, District:- Purba-Bardhaman, under Durgapur W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-1</t>
   </si>
   <si>
     <t>ORD/000184/2024-2025</t>
   </si>
   <si>
     <t>1594/DWSD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>KIRON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 250 cum capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation, construction of switch rooms, boundary walls with gates, land development, internal drains and internal pathways for NRISINHAPUR Piped Water Supply Scheme under Ausgram-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000353/2023-2024</t>
+  </si>
+  <si>
+    <t>3066/BWD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S H.R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2405/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1241,87 +1283,213 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>59.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>401.37</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>329.44</v>
+      </c>
+      <c r="R11" s="4">
+        <v>82.08</v>
+      </c>
+      <c r="S11" s="4">
+        <v>50</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>95.26</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>80</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>646.43</v>
+      </c>
+      <c r="P13" s="8">
+        <v>340.8</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>52.72</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>