--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,213 +92,240 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-II</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>NRISINHAPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14071</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 250 cum capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation, construction of switch rooms, boundary walls with gates, land development, internal drains and internal pathways for NRISINHAPUR Piped Water Supply Scheme under Ausgram-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000353/2023-2024</t>
+  </si>
+  <si>
+    <t>3066/BWD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S H.R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at NRISINHAPUR Water Supply Scheme [ Block- AUSGRAM-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000820/2023-2024</t>
+  </si>
+  <si>
+    <t>4097/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000206/2023-2024</t>
   </si>
   <si>
     <t>2155/BWD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000450/2023-2024</t>
   </si>
   <si>
     <t>3974/BWD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>RTOR000598/2023-2024</t>
   </si>
   <si>
     <t>4904/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...23 lines deleted...]
-    <t>P.K. ENGINEERING</t>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2405/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
+    <t>Acceptance cum Formal Work Order for Balance work for NIRSINHAPUR Piped Water Supply Scheme i.e , Construction work LDS, construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway etc. at 3rd Pump house site under AUSGRAM-II Block, District:- Purba-Bardhaman, under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000184/2024-2025</t>
+  </si>
+  <si>
+    <t>1594/DWSD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>KIRON ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000019/2024-2025</t>
   </si>
   <si>
     <t>1724/D/DWSD</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>New service connection charges for Nrisinhapur PWSS TW-2</t>
   </si>
   <si>
     <t>BILL/00823/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-318</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection charges for Nrisinhapur PWSS TW-1</t>
   </si>
   <si>
     <t>BILL/01826/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-328</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
-    <t>Acceptance cum Formal Work Order for Balance work for NIRSINHAPUR Piped Water Supply Scheme i.e , Construction work LDS, construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway etc. at 3rd Pump house site under AUSGRAM-II Block, District:- Purba-Bardhaman, under Durgapur W/S Division, PHE Dte.</t>
-[...62 lines deleted...]
-    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at NRISINGAPUR PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000233/2026-2027</t>
+  </si>
+  <si>
+    <t>873/DWSD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>25/06/2027</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Nrisinhapur P.H-3 under central mechanical division P.HE, DTE.</t>
+  </si>
+  <si>
+    <t>BILL/00629/2026-2027</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -827,669 +854,789 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>11.86</v>
+        <v>401.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>329.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.08</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>1.93</v>
+        <v>28.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>39.23</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>33.07</v>
+        <v>11.86</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>28.96</v>
+        <v>1.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.36</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>39.23</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2</v>
+        <v>33.07</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>6.63</v>
+        <v>95.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>5.56</v>
+        <v>59.79</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>59.79</v>
+        <v>2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>401.37</v>
+        <v>6.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>329.44</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>82.08</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>95.26</v>
+        <v>5.56</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.2</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>655.64</v>
+      </c>
+      <c r="P15" s="8">
+        <v>340.8</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>51.98</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>