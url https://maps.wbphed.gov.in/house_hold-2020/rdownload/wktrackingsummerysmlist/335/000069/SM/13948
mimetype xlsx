--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -155,123 +155,99 @@
   <si>
     <t>BILL/02277/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-312</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection charges for Bhuyera PWSS TW-1</t>
   </si>
   <si>
     <t>BILL/01780/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-285</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
-    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to BHUYERA &amp; JALIKANDAR Piped Water Supply Scheme under Ausgram-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
-[...23 lines deleted...]
-    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>FORMAL WORK ORDER FOR Balance and additional works for sinking of 300X200 mm dia X 210 mtr deapth RRM Tube well and laying pipe line (LDS),FHTC, Construction of Switch Room,Pump House,Inter Connection along with road restoration and construction of Boundary wall for head worksites and other allieds work related to JJM (7 Nos PWSS) i.e. Aushgram PWSS, Jalkandar and Bhuyera PWSS, Karatia PWSS, Khandari PWSS, Pichkuri PWSS, Shibda PWSS under Aushgram-I and II,Galsi-I and II Block under DURGAPUR W/S DIVISION,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_1,Contractual Junior Engineer_2,Contractual Junior Engineer_3,Contractual Junior Engineer_4,Contractual Junior Engineer_5,JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000286/2024-2025</t>
+  </si>
+  <si>
+    <t>493/DWSD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>20/09/2025</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at BHUYERA Water Supply Scheme [ Block- AUSGRAM-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
-    <t>ORD/000143/2024-2025</t>
-[...38 lines deleted...]
-    <t>MANASH GHOSH</t>
+    <t>ORD/000837/2023-2024</t>
+  </si>
+  <si>
+    <t>4111/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>SOUNAK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1081,266 +1057,203 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>950.78</v>
+        <v>745.87</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>95.26</v>
+        <v>29.61</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>832.18</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>