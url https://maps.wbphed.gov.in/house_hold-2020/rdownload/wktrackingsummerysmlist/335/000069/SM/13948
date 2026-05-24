--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -1159,88 +1159,88 @@
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>29.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>23.25</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.52</v>
       </c>
       <c r="S9" s="4">
         <v>48</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>832.18</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>23.25</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>