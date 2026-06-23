--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,92 @@
     <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at BHUYERA Water Supply Scheme [ Block- AUSGRAM-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000837/2023-2024</t>
   </si>
   <si>
     <t>4111/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>SOUNAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to BHUYERA &amp; JALIKANDAR Piped Water Supply Scheme under Ausgram-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000491/2023-2024</t>
+  </si>
+  <si>
+    <t>3509/BWD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>MANGES INDUSTRIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2405/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1173,87 +1215,213 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>29.61</v>
       </c>
       <c r="Q9" s="4">
         <v>23.25</v>
       </c>
       <c r="R9" s="4">
         <v>78.52</v>
       </c>
       <c r="S9" s="4">
         <v>48</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>950.78</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>239.67</v>
+      </c>
+      <c r="R10" s="4">
+        <v>25.21</v>
+      </c>
+      <c r="S10" s="4">
+        <v>70</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>95.26</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>80</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1878.22</v>
+      </c>
+      <c r="P12" s="8">
+        <v>262.92</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>14</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>