--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,204 +92,225 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-II</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>BHUYERA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13948</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to BHUYERA &amp; JALIKANDAR Piped Water Supply Scheme under Ausgram-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000491/2023-2024</t>
+  </si>
+  <si>
+    <t>3509/BWD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>MANGES INDUSTRIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at BHUYERA Water Supply Scheme [ Block- AUSGRAM-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000837/2023-2024</t>
+  </si>
+  <si>
+    <t>4111/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>SOUNAK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000049/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000258/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>RTOR000619/2023-2024</t>
   </si>
   <si>
     <t>4886/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
+    <t>New service connection charges for Bhuyera PWSS TW-1</t>
+  </si>
+  <si>
+    <t>BILL/01780/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-285</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2405/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>New service connection for Bhuyera W/S scheme TW No-1</t>
   </si>
   <si>
     <t>BILL/02277/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-312</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
-[...13 lines deleted...]
-  <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>FORMAL WORK ORDER FOR Balance and additional works for sinking of 300X200 mm dia X 210 mtr deapth RRM Tube well and laying pipe line (LDS),FHTC, Construction of Switch Room,Pump House,Inter Connection along with road restoration and construction of Boundary wall for head worksites and other allieds work related to JJM (7 Nos PWSS) i.e. Aushgram PWSS, Jalkandar and Bhuyera PWSS, Karatia PWSS, Khandari PWSS, Pichkuri PWSS, Shibda PWSS under Aushgram-I and II,Galsi-I and II Block under DURGAPUR W/S DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1,Contractual Junior Engineer_2,Contractual Junior Engineer_3,Contractual Junior Engineer_4,Contractual Junior Engineer_5,JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>493/DWSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at BHUYERA Water Supply Scheme [ Block- AUSGRAM-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...62 lines deleted...]
-    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at BHUYERA PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000236/2026-2027</t>
+  </si>
+  <si>
+    <t>882/DWSD</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>29/06/2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -818,610 +839,673 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.34</v>
+        <v>950.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>239.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>25.21</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>13.16</v>
+        <v>29.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.52</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>30.36</v>
+        <v>2.34</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>3.52</v>
+        <v>13.16</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>7.3</v>
+        <v>30.36</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>745.87</v>
+        <v>7.3</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>29.61</v>
+        <v>95.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>23.25</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.52</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>950.78</v>
+        <v>3.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>239.67</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>25.21</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>95.26</v>
+        <v>745.87</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.95</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1883.17</v>
+      </c>
+      <c r="P13" s="8">
+        <v>262.92</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>13.96</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>