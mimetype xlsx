--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,68 @@
     <t>30/07/2024</t>
   </si>
   <si>
     <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation, construction of switch rooms, boundary walls with gates, land development, internal drains and internal pathways at different TW sites for SILUT Piped Water Supply Scheme under Ausgram-I Block, District:- Purba Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000424/2023-2024</t>
   </si>
   <si>
     <t>3323/BWD</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>TAAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Silut Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/001039/2023-2024</t>
+  </si>
+  <si>
+    <t>4179/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1170,87 +1188,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>474.73</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>27.67</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>48</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>679.72</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>