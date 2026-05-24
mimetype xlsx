--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -1174,54 +1174,54 @@
       <c r="I9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>474.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>307.33</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>64.74</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1237,88 +1237,88 @@
       <c r="I10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>27.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.56</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="S10" s="4">
         <v>48</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>679.72</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>320.89</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>47.21</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>