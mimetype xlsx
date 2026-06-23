--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,62 @@
     <t>02/08/2023</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>TAAS ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Silut Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/001039/2023-2024</t>
   </si>
   <si>
     <t>4179/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>RTOR000054/2024-2025</t>
+  </si>
+  <si>
+    <t>474/DWSD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,62 +663,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -1251,87 +1263,146 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>27.67</v>
       </c>
       <c r="Q10" s="4">
         <v>13.56</v>
       </c>
       <c r="R10" s="4">
         <v>49</v>
       </c>
       <c r="S10" s="4">
         <v>48</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.14</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>679.86</v>
+      </c>
+      <c r="P12" s="8">
+        <v>320.89</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>47.2</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>