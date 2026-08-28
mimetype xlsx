--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,189 +92,213 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>SILUT PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13903</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation, construction of switch rooms, boundary walls with gates, land development, internal drains and internal pathways at different TW sites for SILUT Piped Water Supply Scheme under Ausgram-I Block, District:- Purba Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000424/2023-2024</t>
+  </si>
+  <si>
+    <t>3323/BWD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>TAAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Silut Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/001039/2023-2024</t>
+  </si>
+  <si>
+    <t>4179/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000322/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>RTOR000592/2023-2024</t>
   </si>
   <si>
     <t>4900/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Pichkuri, karatia &amp; others water supply scheme under Ausgram-1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
   </si>
   <si>
-    <t>Driller In-Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000398/2024-2025</t>
   </si>
   <si>
     <t>2764/CMD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>25/12/2024</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at Silut W/S Scheme for PH No-1</t>
   </si>
   <si>
     <t>BILL/01819/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-327</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Quotation for new service connection at Silut PWSS PH-2.</t>
   </si>
   <si>
     <t>BILL/00433/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-234</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
-    <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation, construction of switch rooms, boundary walls with gates, land development, internal drains and internal pathways at different TW sites for SILUT Piped Water Supply Scheme under Ausgram-I Block, District:- Purba Bardhaman [NEW SCHEME]</t>
-[...40 lines deleted...]
-  <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>RTOR000054/2024-2025</t>
   </si>
   <si>
     <t>474/DWSD</t>
   </si>
   <si>
     <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at SILUT PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000208/2026-2027</t>
+  </si>
+  <si>
+    <t>847/DWSD</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>24/06/2027</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -803,606 +827,669 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>69.42</v>
+        <v>474.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>307.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>64.74</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>4.36</v>
+        <v>27.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>34.27</v>
+        <v>69.42</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>52.55</v>
+        <v>4.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>13.07</v>
+        <v>34.27</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>3.65</v>
+        <v>52.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>474.73</v>
+        <v>13.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>307.33</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>64.74</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>27.67</v>
+        <v>3.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.56</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
         <v>0.14</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.74</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>684.6</v>
+      </c>
+      <c r="P13" s="8">
+        <v>320.89</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>46.87</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>