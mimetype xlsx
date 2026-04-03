--- v0 (2025-12-13)
+++ v1 (2026-04-03)
@@ -1148,54 +1148,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>29.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>18.35</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>48</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1577,54 +1577,54 @@
       <c r="I14" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P14" s="4">
         <v>319.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>195.9</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>61.23</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>71</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1737,54 +1737,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1267.53</v>
       </c>
       <c r="P17" s="8">
-        <v>214.25</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>16.9</v>
+        <v>0</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>