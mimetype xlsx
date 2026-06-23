--- v1 (2026-04-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,50 +315,98 @@
     <t>242/DSD</t>
   </si>
   <si>
     <t>FORMAL WORK ORDER FOR Balance and additional works for sinking of 300X200 mm dia X 210 mtr deapth RRM Tube well and laying pipe line (LDS),FHTC, Construction of Switch Room,Pump House,Inter Connection along with road restoration and construction of Boundary wall for head worksites and other allieds work related to JJM (7 Nos PWSS) i.e. Aushgram PWSS, Jalkandar and Bhuyera PWSS, Karatia PWSS, Khandari PWSS, Pichkuri PWSS, Shibda PWSS under Aushgram-I and II,Galsi-I and II Block under DURGAPUR W/S DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1,Contractual Junior Engineer_2,Contractual Junior Engineer_3,Contractual Junior Engineer_4,Contractual Junior Engineer_5,JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>493/DWSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Repairing of damaged Pipeline and FHTC reparing SHIBDA PWSS of AUSGRAM Block -I at Hazari Battala under DWSD,PHE Dte.(Part-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000188/2026-2027</t>
+  </si>
+  <si>
+    <t>728/DWSD</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>RALLY CO-OP LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Repairing of damaged Pipeline and FHTC reparing SHIBDA PWSS of AUSGRAM Block -I at Hazari Battala under DWSD,PHE Dte.(Part-A) (Sl-05)</t>
+  </si>
+  <si>
+    <t>ORD/000192/2026-2027</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>M/S RAHUL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of damaged Pipeline (50mm,63mm,75mm,90 mm &amp; 110mm dia HDPE) and FHTC reparing SHIBDA PWSS of AUSGRAM Block -I at Mushlim para under DWSD,PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000191/2026-2027</t>
+  </si>
+  <si>
+    <t>714/DWSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1148,54 +1196,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>29.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>18.35</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="S7" s="4">
         <v>48</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1577,54 +1625,54 @@
       <c r="I14" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P14" s="4">
         <v>319.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>195.9</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>61.23</v>
       </c>
       <c r="S14" s="4">
         <v>71</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1717,87 +1765,276 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>745.87</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1270.42</v>
+      </c>
+      <c r="P20" s="8">
+        <v>214.25</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>16.86</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>