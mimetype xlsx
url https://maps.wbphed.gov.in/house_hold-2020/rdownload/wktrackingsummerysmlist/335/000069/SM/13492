--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,149 +92,173 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>SHIBADA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13492</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 200 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation, construction of switch rooms, boundary walls with gates, land development, internal drains and internal pathways at different TW sites for SHIBADA Piped Water Supply Scheme under Ausgram-I Block, District:- Purba Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000392/2023-2024</t>
+  </si>
+  <si>
+    <t>3218/BWD</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>ONKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Shibada Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000685/2023-2024</t>
+  </si>
+  <si>
+    <t>4014/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000307/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>RTOR000610/2023-2024</t>
   </si>
   <si>
     <t>4915/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection charges for Shibada PWSS TW-1</t>
   </si>
   <si>
     <t>BILL/01706/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-232</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Shibada Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...20 lines deleted...]
-    <t>S.P. CONSTRUCTION</t>
+    <t>Sajaldhara pipeline(Colony para Dakshin) for SIBDA Water Supply Scheme of Aushgram-I Block,under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001250/2023-2024</t>
+  </si>
+  <si>
+    <t>242/DSD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
   </si>
   <si>
     <t>Repairing of Sajaldhara pipeline(Colony para Uttar) for SIBDA Water Supply Scheme of Aushgram-I Block,under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001102/2023-2024</t>
   </si>
   <si>
     <t>236/DSD</t>
   </si>
   <si>
-    <t>12/03/2024</t>
-[...7 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at SAHAPUR &amp; others water supply scheme under Memari-I Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000100/2024-2025</t>
   </si>
   <si>
     <t>2392/CMD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>MITRA ENTERPRISE</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Pichkuri, karatia &amp; others water supply scheme under Ausgram-1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
@@ -269,144 +293,129 @@
   <si>
     <t>NEW SERVICE CONNECTION FOR SHIBDA PWSS</t>
   </si>
   <si>
     <t>BILL/02469/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-528</t>
   </si>
   <si>
     <t>13/02/2024</t>
   </si>
   <si>
     <t>Additional quotation for new service connection at Shibda PWSS PH-2</t>
   </si>
   <si>
     <t>BILL/00286/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-136</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
-    <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 200 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation, construction of switch rooms, boundary walls with gates, land development, internal drains and internal pathways at different TW sites for SHIBADA Piped Water Supply Scheme under Ausgram-I Block, District:- Purba Bardhaman [NEW SCHEME]</t>
-[...22 lines deleted...]
-  <si>
     <t>FORMAL WORK ORDER FOR Balance and additional works for sinking of 300X200 mm dia X 210 mtr deapth RRM Tube well and laying pipe line (LDS),FHTC, Construction of Switch Room,Pump House,Inter Connection along with road restoration and construction of Boundary wall for head worksites and other allieds work related to JJM (7 Nos PWSS) i.e. Aushgram PWSS, Jalkandar and Bhuyera PWSS, Karatia PWSS, Khandari PWSS, Pichkuri PWSS, Shibda PWSS under Aushgram-I and II,Galsi-I and II Block under DURGAPUR W/S DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1,Contractual Junior Engineer_2,Contractual Junior Engineer_3,Contractual Junior Engineer_4,Contractual Junior Engineer_5,JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>493/DWSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
   <si>
-    <t>Repairing of damaged Pipeline and FHTC reparing SHIBDA PWSS of AUSGRAM Block -I at Hazari Battala under DWSD,PHE Dte.(Part-A)</t>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at SIBADA PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer_3</t>
   </si>
   <si>
-    <t>ORD/000188/2026-2027</t>
+    <t>ORD/000211/2026-2027</t>
+  </si>
+  <si>
+    <t>854/DWSD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>25/06/2027</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR ROY</t>
+  </si>
+  <si>
+    <t>Repairing of damaged Pipeline and FHTC reparing SHIBDA PWSS of AUSGRAM Block -I at Hazari Battala under DWSD,PHE Dte.(Part-A) (Sl-05)</t>
+  </si>
+  <si>
+    <t>ORD/000192/2026-2027</t>
   </si>
   <si>
     <t>728/DWSD</t>
   </si>
   <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>M/S RAHUL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of damaged Pipeline (50mm,63mm,75mm,90 mm &amp; 110mm dia HDPE) and FHTC reparing SHIBDA PWSS of AUSGRAM Block -I at Mushlim para under DWSD,PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000191/2026-2027</t>
+  </si>
+  <si>
+    <t>714/DWSD</t>
+  </si>
+  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>18/06/2026</t>
-  </si>
-[...25 lines deleted...]
-    <t>714/DWSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -935,828 +944,828 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.95</v>
+        <v>319.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>195.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>61.23</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>15.17</v>
+        <v>29.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>16.68</v>
+        <v>4.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>9.08</v>
+        <v>15.17</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>29.59</v>
+        <v>16.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>18.35</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>0.97</v>
+        <v>9.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
-        <v>47.62</v>
+        <v>0.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>52.55</v>
+        <v>0.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>3.95</v>
+        <v>47.62</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>16.79</v>
+        <v>52.55</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
-        <v>3.35</v>
+        <v>3.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P14" s="4">
-        <v>319.96</v>
+        <v>16.79</v>
       </c>
       <c r="Q14" s="4">
-        <v>195.9</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>61.23</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P15" s="4">
-        <v>0.98</v>
+        <v>3.35</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
@@ -1775,253 +1784,253 @@
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>0.96</v>
+        <v>4.82</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>102</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>103</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P18" s="4">
         <v>0.96</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>102</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>103</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P19" s="4">
         <v>0.96</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
-        <v>1270.42</v>
+        <v>1274.28</v>
       </c>
       <c r="P20" s="8">
         <v>214.25</v>
       </c>
       <c r="Q20" s="8">
-        <v>16.86</v>
+        <v>16.81</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>