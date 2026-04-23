--- v2 (2026-02-07)
+++ v3 (2026-04-23)
@@ -1358,54 +1358,54 @@
       <c r="I11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>578.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>25.92</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1518,54 +1518,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1457.43</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>10.29</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>