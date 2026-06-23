--- v3 (2026-04-23)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,83 @@
     <t>19/03/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Karatia Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000233/2023-2024</t>
   </si>
   <si>
     <t>3172/CMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000060/2024-2025</t>
+  </si>
+  <si>
+    <t>480/DWSD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>Extra work for gravel packing of existing TW and repairing of pipe line for Karatia PWSS ,Ausgram-I block of Purba Bardhhaman district under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000191/2025-2026</t>
+  </si>
+  <si>
+    <t>278/DWSD</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>A.K.D. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1169,54 +1202,54 @@
         <v>47</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>0.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>41.56</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1358,54 +1391,54 @@
       <c r="I11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>578.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>150</v>
+        <v>442.43</v>
       </c>
       <c r="R11" s="4">
-        <v>25.92</v>
+        <v>76.44</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1484,101 +1517,223 @@
       <c r="I13" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>27.12</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>21.33</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>78.65</v>
       </c>
       <c r="S13" s="4">
         <v>96</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.14</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1458.29</v>
+      </c>
+      <c r="P16" s="8">
+        <v>464.12</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>31.83</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>