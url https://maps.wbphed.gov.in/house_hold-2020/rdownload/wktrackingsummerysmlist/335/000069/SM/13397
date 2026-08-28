--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,270 +92,300 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Karatia Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13397</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>KARATIA Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Ausgram-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000368/2023-2024</t>
+  </si>
+  <si>
+    <t>3082/BWD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>BANSBERIA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Continuation work for supply of 01 (one) No. Diesel driven Motor Cab (Bharat Stage-II) on hire basis for the office of the assistant Engineer, Durgapur Sub-Divison(Burdwan North), P.H.E. DTE.Govt. of West Bengal (for the period of December'2023 to May'2024)</t>
+  </si>
+  <si>
+    <t>ORD/000971/2023-2024</t>
+  </si>
+  <si>
+    <t>877/DSD</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>SUJAUDDIN SEKH</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Karatia Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000233/2023-2024</t>
+  </si>
+  <si>
+    <t>3172/CMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000315/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>RTOR000633/2023-2024</t>
   </si>
   <si>
     <t>4875/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection charges for Karatia PWSS TW-2</t>
   </si>
   <si>
     <t>BILL/01465/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-161</t>
   </si>
   <si>
     <t>18/09/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection charges for Karatia PWSS TW-1</t>
   </si>
   <si>
     <t>BILL/00961/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-117</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
-    <t>Continuation work for supply of 01 (one) No. Diesel driven Motor Cab (Bharat Stage-II) on hire basis for the office of the assistant Engineer, Durgapur Sub-Divison(Burdwan North), P.H.E. DTE.Govt. of West Bengal (for the period of December'2023 to May'2024)</t>
-[...19 lines deleted...]
-  <si>
     <t>Continuation work order for supply of 01 (one) No. Diesel driven Motor Cab (Bharat Stage-III) on hire basis for the office of the Assistant Engineer, Durgapur Sub-Divison(Burdwan North), P.H.E. DTE. Govt. of West Bengal (for the period of 01/06/2024 to 31/07/2024)</t>
   </si>
   <si>
-    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000184/2024-2025</t>
   </si>
   <si>
     <t>411/DSD</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Pichkuri, karatia &amp; others water supply scheme under Ausgram-1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
   </si>
   <si>
-    <t>Driller In-Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000398/2024-2025</t>
   </si>
   <si>
     <t>2764/CMD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>25/12/2024</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
-    <t>KARATIA Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Ausgram-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
-[...16 lines deleted...]
-  <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>FORMAL WORK ORDER FOR Balance and additional works for sinking of 300X200 mm dia X 210 mtr deapth RRM Tube well and laying pipe line (LDS),FHTC, Construction of Switch Room,Pump House,Inter Connection along with road restoration and construction of Boundary wall for head worksites and other allieds work related to JJM (7 Nos PWSS) i.e. Aushgram PWSS, Jalkandar and Bhuyera PWSS, Karatia PWSS, Khandari PWSS, Pichkuri PWSS, Shibda PWSS under Aushgram-I and II,Galsi-I and II Block under DURGAPUR W/S DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1,Contractual Junior Engineer_2,Contractual Junior Engineer_3,Contractual Junior Engineer_4,Contractual Junior Engineer_5,JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>493/DWSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Karatia Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000060/2024-2025</t>
   </si>
   <si>
     <t>480/DWSD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
+    <t>Annual O and Mtc of distribution syste, rising main, sluice valves including operation of sulice valves at KARATIA PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000202/2026-2027</t>
+  </si>
+  <si>
+    <t>856/DWSD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>25/06/2027</t>
+  </si>
+  <si>
+    <t>A.K.D. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of damaged Pipeline (50mm,63mm,75mm,90 mm,110 mm &amp; 180mm dia HDPE) KARATIA PWSS of Ausgram block -I under DWSD, Phe Dte. (PART-A) (Sl-07).</t>
+  </si>
+  <si>
+    <t>ORD/000279/2026-2027</t>
+  </si>
+  <si>
+    <t>1092/DWSD</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
     <t>Extra work for gravel packing of existing TW and repairing of pipe line for Karatia PWSS ,Ausgram-I block of Purba Bardhhaman district under DWSD,PHE Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000191/2025-2026</t>
   </si>
   <si>
     <t>278/DWSD</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>A.K.D. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -884,856 +914,982 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.22</v>
+        <v>578.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>442.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.44</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>13.44</v>
+        <v>0.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.56</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>25.7</v>
+        <v>27.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.33</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>78.65</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.19</v>
+        <v>4.22</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>2.9</v>
+        <v>13.44</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>0.87</v>
+        <v>25.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.36</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>41.56</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>0.8</v>
+        <v>5.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>52.55</v>
+        <v>2.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
-        <v>578.76</v>
+        <v>0.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>442.43</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>76.44</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>745.87</v>
+        <v>52.55</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>27.12</v>
+        <v>745.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>21.33</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>78.65</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>96</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P14" s="4">
         <v>0.14</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>0.72</v>
+        <v>5.1</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1464.37</v>
+      </c>
+      <c r="P18" s="8">
+        <v>464.12</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>31.69</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>