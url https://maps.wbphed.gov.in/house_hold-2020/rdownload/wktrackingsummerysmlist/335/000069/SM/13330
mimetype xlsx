--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -1420,54 +1420,54 @@
       <c r="I12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>445.01</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>159.9</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>35.93</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1517,54 +1517,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1329.11</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>159.9</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>12.03</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>