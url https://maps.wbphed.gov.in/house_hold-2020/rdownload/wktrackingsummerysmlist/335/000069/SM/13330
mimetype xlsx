--- v2 (2026-04-21)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,83 @@
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>FORMAL WORK ORDER FOR Balance and additional works for sinking of 300X200 mm dia X 210 mtr deapth RRM Tube well and laying pipe line (LDS),FHTC, Construction of Switch Room,Pump House,Inter Connection along with road restoration and construction of Boundary wall for head worksites and other allieds work related to JJM (7 Nos PWSS) i.e. Aushgram PWSS, Jalkandar and Bhuyera PWSS, Karatia PWSS, Khandari PWSS, Pichkuri PWSS, Shibda PWSS under Aushgram-I and II,Galsi-I and II Block under DURGAPUR W/S DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1,Contractual Junior Engineer_2,Contractual Junior Engineer_3,Contractual Junior Engineer_4,Contractual Junior Engineer_5,JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>493/DWSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>RTOR000059/2024-2025</t>
+  </si>
+  <si>
+    <t>479/DWSD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>Urgent Repairing of FHTC &amp; Pipe line under Pichkuri Pipe Water Supply Scheme under DWSD , PHE Dte. (Sl-13)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000194/2025-2026</t>
+  </si>
+  <si>
+    <t>296/DWSD</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>GHOSH &amp; ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1168,54 +1201,54 @@
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>2</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>11.67</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1231,54 +1264,54 @@
       <c r="I9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P9" s="4">
         <v>0.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.54</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1357,54 +1390,54 @@
       <c r="I11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>27.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>22.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>79.84</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1420,54 +1453,54 @@
       <c r="I12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>445.01</v>
       </c>
       <c r="Q12" s="4">
-        <v>159.9</v>
+        <v>307.65</v>
       </c>
       <c r="R12" s="4">
-        <v>35.93</v>
+        <v>69.13</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1497,87 +1530,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>745.87</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.14</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1330.22</v>
+      </c>
+      <c r="P16" s="8">
+        <v>330.8</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>24.87</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>