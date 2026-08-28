--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -92,264 +92,264 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>PICHKURI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13330</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PICHKURI Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 250 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Ausgram-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000064/2023-2024</t>
+  </si>
+  <si>
+    <t>1985/BWD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>BANSBERIA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Continuation order for Supply of 01(one) No. Diesel Driven Motor Cab (Bharat Stage-II) on hire basis for the office of the Assistant Engineer, Durgapur Sub-Division (Burdwan North) P.H.E. Dte. Govt. of West Bengal (for the period of 01/01/2024 to 31/05/2024)</t>
+  </si>
+  <si>
+    <t>ORD/001180/2023-2024</t>
+  </si>
+  <si>
+    <t>995/DSD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>SUJAUDDIN SEKH</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Pichkuri Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000150/2023-2024</t>
+  </si>
+  <si>
+    <t>2886/CMD</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>CHATTERJEE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000031/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000189/2023-2024</t>
   </si>
   <si>
     <t>2155/BWD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>RTOR000602/2023-2024</t>
   </si>
   <si>
     <t>4908/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection charges for Pichkuri PWSS TW-1</t>
   </si>
   <si>
     <t>BILL/00762/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-64</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection charges for Pichkuri PWSS TW-2</t>
   </si>
   <si>
     <t>BILL/00763/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-65</t>
   </si>
   <si>
-    <t>Continuation order for Supply of 01(one) No. Diesel Driven Motor Cab (Bharat Stage-II) on hire basis for the office of the Assistant Engineer, Durgapur Sub-Division (Burdwan North) P.H.E. Dte. Govt. of West Bengal (for the period of 01/01/2024 to 31/05/2024)</t>
-[...22 lines deleted...]
-  <si>
     <t>Continuation work order for supply of 01 (one) No. Diesel driven Motor Cab (Bharat Stage-III) on hire basis for the office of the Assistant Engineer, Durgapur Sub-Divison(Burdwan North), P.H.E. DTE. Govt. of West Bengal (for the period of 01/06/2024 to 31/07/2024)</t>
   </si>
   <si>
     <t>ORD/000184/2024-2025</t>
   </si>
   <si>
     <t>411/DSD</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Pichkuri, karatia &amp; others water supply scheme under Ausgram-1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
   </si>
   <si>
-    <t>Driller In-Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000398/2024-2025</t>
   </si>
   <si>
     <t>2764/CMD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>25/12/2024</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Pichkuri Water Supply Scheme [ Block- Ausgram-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...34 lines deleted...]
-  <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>FORMAL WORK ORDER FOR Balance and additional works for sinking of 300X200 mm dia X 210 mtr deapth RRM Tube well and laying pipe line (LDS),FHTC, Construction of Switch Room,Pump House,Inter Connection along with road restoration and construction of Boundary wall for head worksites and other allieds work related to JJM (7 Nos PWSS) i.e. Aushgram PWSS, Jalkandar and Bhuyera PWSS, Karatia PWSS, Khandari PWSS, Pichkuri PWSS, Shibda PWSS under Aushgram-I and II,Galsi-I and II Block under DURGAPUR W/S DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1,Contractual Junior Engineer_2,Contractual Junior Engineer_3,Contractual Junior Engineer_4,Contractual Junior Engineer_5,JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>493/DWSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>RTOR000059/2024-2025</t>
   </si>
   <si>
     <t>479/DWSD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
-    <t>Urgent Repairing of FHTC &amp; Pipe line under Pichkuri Pipe Water Supply Scheme under DWSD , PHE Dte. (Sl-13)</t>
-[...17 lines deleted...]
-    <t>17/03/2026</t>
+    <t>Annual O and Mtc of distribution syste, rising main, sluice valves including operation of sulice valves at PITCHKURI PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000203/2026-2027</t>
+  </si>
+  <si>
+    <t>864/DWSD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>25/06/2027</t>
   </si>
   <si>
     <t>GHOSH &amp; ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -881,629 +881,629 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>25.71</v>
+        <v>445.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>307.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.13</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>11.16</v>
+        <v>2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>11.67</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>12.03</v>
+        <v>27.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>22.16</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.84</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.96</v>
+        <v>25.71</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>2.26</v>
+        <v>11.16</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>2</v>
+        <v>12.03</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.23</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>11.67</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>0.8</v>
+        <v>3.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.76</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>94.54</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>52.55</v>
+        <v>2.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
-        <v>27.75</v>
+        <v>0.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>22.16</v>
+        <v>0.76</v>
       </c>
       <c r="R11" s="4">
-        <v>79.84</v>
+        <v>94.54</v>
       </c>
       <c r="S11" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>445.01</v>
+        <v>52.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>307.65</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>69.13</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
@@ -1552,68 +1552,68 @@
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P14" s="4">
         <v>0.14</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
@@ -1635,91 +1635,91 @@
       <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>0.97</v>
+        <v>5.1</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>1330.22</v>
+        <v>1334.35</v>
       </c>
       <c r="P16" s="8">
         <v>330.8</v>
       </c>
       <c r="Q16" s="8">
-        <v>24.87</v>
+        <v>24.79</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>