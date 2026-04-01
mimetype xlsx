--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -257,159 +257,141 @@
   <si>
     <t>ORD/000301/2023-2024</t>
   </si>
   <si>
     <t>364/DWSD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>SANDIPAN SENGUPTA</t>
   </si>
   <si>
     <t>RTOR000011/2024-2025</t>
   </si>
   <si>
     <t>1724/H/DWSD</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
+    <t>Continuation order for Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-II under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.09.2024 to 28.02.2025 (6 Months)(Sl-02)</t>
+  </si>
+  <si>
+    <t>ORD/000139/2024-2025</t>
+  </si>
+  <si>
+    <t>1249/DWSD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Luxury Diesel Ambassador Car use for Inspection Vehicle of JJM under Office of the Executive Engineer, Durgapur W/S Division, Public Health Engineering Dte at Fagurpur, Nababhat, Purba Bardhaman for the period from 01.03.2025 to 31.05.2025 (3 Months).</t>
+  </si>
+  <si>
+    <t>ORD/000281/2024-2025</t>
+  </si>
+  <si>
+    <t>341/DWSD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>FORMAL WORK ORDER FOR Balance and additional works for sinking of 300X200 mm dia X 210 mtr deapth RRM Tube well and laying pipe line (LDS),FHTC, Construction of Switch Room,Pump House,Inter Connection along with road restoration and construction of Boundary wall for head worksites and other allieds work related to JJM (7 Nos PWSS) i.e. Aushgram PWSS, Jalkandar and Bhuyera PWSS, Karatia PWSS, Khandari PWSS, Pichkuri PWSS, Shibda PWSS under Aushgram-I and II,Galsi-I and II Block under DURGAPUR W/S DIVISION,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_1,Contractual Junior Engineer_2,Contractual Junior Engineer_3,Contractual Junior Engineer_4,Contractual Junior Engineer_5,JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000286/2024-2025</t>
+  </si>
+  <si>
+    <t>493/DWSD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>20/09/2025</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Luxury Diesel Ambassador Car use for Inspection Vehicle of JJM under Office of the Executive Engineer, Durgapur W/S Division, Public Health Engineering Dte at Fagurpur, Nababhat, Purba Bardhaman for the period from 01.06.2025 to 31.08.2025 (3 Months).</t>
+  </si>
+  <si>
+    <t>Assistangt Engineer,Assistant Engineer-II,Assistant Engineer-II (Newly Charge takenover)</t>
+  </si>
+  <si>
+    <t>ORD/000042/2025-2026</t>
+  </si>
+  <si>
+    <t>854/DWSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
     <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to KHANDARI &amp; CHHORA Piped Water Supply Scheme under Ausgram II Block, District:- Purba Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000735/2022-2023</t>
   </si>
   <si>
     <t>1005/BWD</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>M/S NATIONAL CONSTRUCTION</t>
-  </si>
-[...85 lines deleted...]
-    <t>27/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1530,455 +1512,392 @@
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="P13" s="4">
-        <v>1331.54</v>
+        <v>0.82</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P14" s="4">
-        <v>0.82</v>
+        <v>0.41</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>95.26</v>
+        <v>745.87</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>48</v>
+        <v>99</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P16" s="4">
         <v>0.41</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>745.87</v>
+        <v>1331.54</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...20 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="A18" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>2256.74</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>