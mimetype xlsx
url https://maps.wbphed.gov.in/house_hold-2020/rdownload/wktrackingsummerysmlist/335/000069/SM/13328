--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -1803,88 +1803,88 @@
       <c r="I17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
         <v>1331.54</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>239.99</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>18.02</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>2256.74</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>239.99</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>10.63</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>