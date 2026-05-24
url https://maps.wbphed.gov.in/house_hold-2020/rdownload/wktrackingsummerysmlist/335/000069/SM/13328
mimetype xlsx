--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -1303,54 +1303,54 @@
       <c r="I9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>0.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>288.99</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1366,54 +1366,54 @@
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>29.43</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>24.31</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>82.61</v>
       </c>
       <c r="S10" s="4">
         <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1429,54 +1429,54 @@
       <c r="I11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>9.6</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.88</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>82.12</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1551,54 +1551,54 @@
       <c r="I13" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P13" s="4">
         <v>0.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>290.36</v>
       </c>
       <c r="S13" s="4">
         <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1740,54 +1740,54 @@
       <c r="I16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P16" s="4">
         <v>0.41</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>96.3</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1803,88 +1803,88 @@
       <c r="I17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
         <v>1331.54</v>
       </c>
       <c r="Q17" s="4">
-        <v>239.99</v>
+        <v>624.16</v>
       </c>
       <c r="R17" s="4">
-        <v>18.02</v>
+        <v>46.87</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>2256.74</v>
       </c>
       <c r="P18" s="8">
-        <v>239.99</v>
+        <v>661.52</v>
       </c>
       <c r="Q18" s="8">
-        <v>10.63</v>
+        <v>29.31</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>