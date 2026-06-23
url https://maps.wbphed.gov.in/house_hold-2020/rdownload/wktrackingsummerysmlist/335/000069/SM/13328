--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -348,50 +348,77 @@
     <t>27/08/2025</t>
   </si>
   <si>
     <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to KHANDARI &amp; CHHORA Piped Water Supply Scheme under Ausgram II Block, District:- Purba Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000735/2022-2023</t>
   </si>
   <si>
     <t>1005/BWD</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>M/S NATIONAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR000030/2024-2025</t>
+  </si>
+  <si>
+    <t>448/DWSD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2405/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1817,87 +1844,209 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
         <v>1331.54</v>
       </c>
       <c r="Q17" s="4">
         <v>624.16</v>
       </c>
       <c r="R17" s="4">
         <v>46.87</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.14</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P19" s="4">
+        <v>95.26</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>80</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>2352.14</v>
+      </c>
+      <c r="P20" s="8">
+        <v>661.52</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>28.12</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>