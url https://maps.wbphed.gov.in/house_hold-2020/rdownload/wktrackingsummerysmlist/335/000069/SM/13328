--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,242 +80,284 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-II</t>
   </si>
   <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>CHHORA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/13328</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at CHHORA Water Supply Scheme [ Block- AUSGRAM-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000054/2023-2024</t>
+  </si>
+  <si>
+    <t>2514/CMD</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>02/07/2023</t>
+  </si>
+  <si>
+    <t>MITRA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Burdwan Division</t>
   </si>
   <si>
-    <t>CHHORA PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to KHANDARI &amp; CHHORA Piped Water Supply Scheme under Ausgram II Block, District:- Purba Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000735/2022-2023</t>
+  </si>
+  <si>
+    <t>1005/BWD</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>M/S NATIONAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000095/2022-2023</t>
   </si>
   <si>
     <t>1644/BWD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000083/2022-2023</t>
   </si>
   <si>
     <t>1268/BWD</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>RTOR000639/2023-2024</t>
   </si>
   <si>
     <t>5105/BWD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection charges of Chhora PWSS TW-2</t>
   </si>
   <si>
     <t>BILL/00747/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-47</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection charges of Chhora PWSS TW-1</t>
   </si>
   <si>
     <t>BILL/00746/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-48</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
+    <t>Continuation order for Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-II under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.09.2024 to 28.02.2025 (6 Months)(Sl-02)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000139/2024-2025</t>
+  </si>
+  <si>
+    <t>1249/DWSD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>PRAMIT CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2405/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal Work Order for Sinking of 300 X 200mm dia Tube Well- 300 mtr.&amp; 2 nos Trial Bore of 200 X 200mm dia Tube Well- 300 mtr at Pubar village under Chhora PWSS (JJM) Block - Ausgram -II, District:- Purba-Bardhaman, under Durgapur W/S Division , PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000169/2024-2025</t>
   </si>
   <si>
     <t>1612/DWSD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>KAR CONSTRUCTION AND ORDER SUPPLIERS</t>
   </si>
   <si>
     <t>Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-II under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.03.2024 to 31.08.2024 (6 Months)(Sl-02)</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000295/2023-2024</t>
   </si>
   <si>
     <t>268/DWSD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
-    <t>PRAMIT CHATTERJEE</t>
-[...25 lines deleted...]
-  <si>
     <t>Acceptance cum Formal Work Order work of Balance work for renovation and modification of administrative office building at PHE Complex 2nd Floor, Nababhat, P.O- Fagupur, Dist- Purba Bardhaman inconnection with Augmentation of Chhora PWSS under Aushgram-II Block.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000301/2023-2024</t>
   </si>
   <si>
     <t>364/DWSD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>SANDIPAN SENGUPTA</t>
   </si>
   <si>
     <t>RTOR000011/2024-2025</t>
   </si>
   <si>
     <t>1724/H/DWSD</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
-    <t>Continuation order for Hiring of LUXURY Diesel Ambassador Car (Inspection Vehicle) for using of the Assistant Engineer-II under office of the Executive Engineer, Durgapur Water Supply Division, Public Health Engineering Dte at Fagupur, Nababhat, Purba Bardhaman for the period of 01.09.2024 to 28.02.2025 (6 Months)(Sl-02)</t>
-[...13 lines deleted...]
-  <si>
     <t>Continuation order for Hiring of Luxury Diesel Ambassador Car use for Inspection Vehicle of JJM under Office of the Executive Engineer, Durgapur W/S Division, Public Health Engineering Dte at Fagurpur, Nababhat, Purba Bardhaman for the period from 01.03.2025 to 31.05.2025 (3 Months).</t>
   </si>
   <si>
     <t>ORD/000281/2024-2025</t>
   </si>
   <si>
     <t>341/DWSD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>FORMAL WORK ORDER FOR Balance and additional works for sinking of 300X200 mm dia X 210 mtr deapth RRM Tube well and laying pipe line (LDS),FHTC, Construction of Switch Room,Pump House,Inter Connection along with road restoration and construction of Boundary wall for head worksites and other allieds work related to JJM (7 Nos PWSS) i.e. Aushgram PWSS, Jalkandar and Bhuyera PWSS, Karatia PWSS, Khandari PWSS, Pichkuri PWSS, Shibda PWSS under Aushgram-I and II,Galsi-I and II Block under DURGAPUR W/S DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1,Contractual Junior Engineer_2,Contractual Junior Engineer_3,Contractual Junior Engineer_4,Contractual Junior Engineer_5,JUNIOR ENGINEER-1,JUNIOR ENGINEER-2,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>493/DWSD</t>
@@ -326,99 +368,93 @@
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Continuation order for Hiring of Luxury Diesel Ambassador Car use for Inspection Vehicle of JJM under Office of the Executive Engineer, Durgapur W/S Division, Public Health Engineering Dte at Fagurpur, Nababhat, Purba Bardhaman for the period from 01.06.2025 to 31.08.2025 (3 Months).</t>
   </si>
   <si>
     <t>Assistangt Engineer,Assistant Engineer-II,Assistant Engineer-II (Newly Charge takenover)</t>
   </si>
   <si>
     <t>ORD/000042/2025-2026</t>
   </si>
   <si>
     <t>854/DWSD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
-    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to KHANDARI &amp; CHHORA Piped Water Supply Scheme under Ausgram II Block, District:- Purba Bardhaman [NEW SCHEME]</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000030/2024-2025</t>
   </si>
   <si>
     <t>448/DWSD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
-    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
-[...14 lines deleted...]
-    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at Chhataramchandrapur PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027) (SL-14)</t>
+  </si>
+  <si>
+    <t>ORD/000212/2026-2027</t>
+  </si>
+  <si>
+    <t>855/DWSD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>25/06/2027</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at CHHORA PWSS (Z-I and II )under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000228/2026-2027</t>
+  </si>
+  <si>
+    <t>911/DWSD</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>30/06/2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,51 +843,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -947,1106 +983,1232 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>43.68</v>
+        <v>29.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>24.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.61</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>16.43</v>
+        <v>1331.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>624.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.87</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>24.22</v>
+        <v>43.68</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>5.44</v>
+        <v>16.43</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>6.21</v>
+        <v>24.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>34.01</v>
+        <v>5.44</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.82</v>
+        <v>6.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.38</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>288.99</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>29.43</v>
+        <v>0.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.31</v>
+        <v>2.39</v>
       </c>
       <c r="R10" s="4">
-        <v>82.61</v>
+        <v>290.36</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>9.6</v>
+        <v>95.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>7.88</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>82.12</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>30</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>7.83</v>
+        <v>34.01</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="P13" s="4">
         <v>0.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.39</v>
+        <v>2.38</v>
       </c>
       <c r="R13" s="4">
-        <v>290.36</v>
+        <v>288.99</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>0.41</v>
+        <v>9.6</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>7.88</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>82.12</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>47</v>
       </c>
       <c r="P15" s="4">
-        <v>745.87</v>
+        <v>7.83</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>99</v>
+        <v>64</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="P16" s="4">
         <v>0.41</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>96.3</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>105</v>
+        <v>84</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>1331.54</v>
+        <v>745.87</v>
       </c>
       <c r="Q17" s="4">
-        <v>624.16</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>46.87</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>112</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="P18" s="4">
-        <v>0.14</v>
+        <v>0.41</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>96.3</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>120</v>
+        <v>47</v>
       </c>
       <c r="P19" s="4">
-        <v>95.26</v>
+        <v>0.14</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P20" s="4">
+        <v>4.45</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P21" s="4">
+        <v>8.59</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>2365.18</v>
+      </c>
+      <c r="P22" s="8">
+        <v>661.52</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>27.97</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>