--- v1 (2026-02-07)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,65 @@
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for the work of Sinking of 250 x 150 mtr deapth by DR Rig and supplying and laying of UPVC pipe line (LDS) and construction of temporary KIOSK for arrangement of electrification of Tube well at BHALKI under BHALKI PWSS , Block- Ausgram-II, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_5,JUNIOR ENGINEER-1</t>
   </si>
   <si>
     <t>ORD/000055/2024-2025</t>
   </si>
   <si>
     <t>772/DWSD</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>EVEREST INFRATECH INC</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000048/2024-2025</t>
+  </si>
+  <si>
+    <t>468/DWSD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,51 +618,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -882,54 +897,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>49.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>49.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -957,87 +972,144 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>64.56</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="7"/>
-[...15 lines deleted...]
-      <c r="P7" s="8">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.28</v>
+      </c>
+      <c r="Q7" s="4">
         <v>0</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="4">
         <v>0</v>
       </c>
-      <c r="R7" s="8"/>
-      <c r="S7" s="8"/>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>118.14</v>
+      </c>
+      <c r="P8" s="8">
+        <v>49.18</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>41.63</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>