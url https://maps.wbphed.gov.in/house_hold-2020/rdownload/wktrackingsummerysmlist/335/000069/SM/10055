--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>RETROFITTING WORKS FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION FHTC WITHIN THE COMMAND AREA OF BHALKI WATER SUPPLY SCHEME AUSGRAM II BLOCK PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>SM/10055</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Making structure with GI pipe for provision of joining and laying of pipeline near Abhirampur branch Canal for Bhalki and its adjoining mouza's Piped W/S Scheme at Ausgram-II Block within Durgapur Sub Division under Burdwan Division, P.H.E. Dte. [Gr.-H]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000134/2022-2023</t>
+  </si>
+  <si>
+    <t>349/DSD</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>14/08/2022</t>
+  </si>
+  <si>
+    <t>PARTHA RAY</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system with within the command area of augmentation BHALKI Piped Water Supply Scheme at Bhalki (Part), Chandipur (Part), Samantapara (Part), Telota (Part) &amp; Abhirampuri (Part) village, habitation, Ausgram-II Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2022-2023</t>
+  </si>
+  <si>
+    <t>1907/BWD</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>07/05/2022</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Drain and restoration of connection for Augmentation of BHALKI W/S Scheme , Block- Ausgram-II, under Durgapur (Burdwan North)Sub Division Burdwan Division, P.H.E. Dte. [SL-B]</t>
   </si>
   <si>
-    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000121/2022-2023</t>
   </si>
   <si>
     <t>334/DSD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>27/07/2022</t>
   </si>
   <si>
     <t>TAUSIF HOSSAIN MONDAL</t>
-  </si>
-[...34 lines deleted...]
-    <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for the work of Sinking of 250 x 150 mtr deapth by DR Rig and supplying and laying of UPVC pipe line (LDS) and construction of temporary KIOSK for arrangement of electrification of Tube well at BHALKI under BHALKI PWSS , Block- Ausgram-II, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_5,JUNIOR ENGINEER-1</t>
   </si>
   <si>
     <t>ORD/000055/2024-2025</t>
   </si>
   <si>
     <t>772/DWSD</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
@@ -776,51 +776,51 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.88</v>
+        <v>1.9</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -835,57 +835,57 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>1.9</v>
+        <v>49.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>49.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -894,57 +894,57 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>49.52</v>
+        <v>1.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>49.18</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.32</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>