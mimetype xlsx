--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -398,84 +398,135 @@
   <si>
     <t>FORMAL WORK ORDER FOR Additional work for laying of extension or laying of paralled pipeline construction of boundary wall providing left out FHTC road restoration work inter connection of tube well with allied work for Augmentation of Galsi PWSS Galsi-II Block, Dist- Purba Bardhaman under DURGAPUR W/S DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_5,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000262/2024-2025</t>
   </si>
   <si>
     <t>533/DWSD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>J D CONSTRUCTION</t>
   </si>
   <si>
+    <t>Augmentation of GALSI Water Supply Scheme with LDS, Rising Main, FHTC Work, Pump House &amp; Boundary Wall of Galsi - II Block in Durgapur (Burdwan North) Sub-Division, District - Purba Bardhaman under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000385/2021-2022</t>
+  </si>
+  <si>
+    <t>257/BWD</t>
+  </si>
+  <si>
+    <t>13/01/2022</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>RTOR000049/2024-2025</t>
+  </si>
+  <si>
+    <t>469/DWSD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
     <t>FORMAL WORK ORDER FOR Additional work for Laying of Extension or Laying of parallel Pipeline, Sinking of Tube Well (5th. TW], Pump House, Providing Leftout FHTC, Road Restoration work, Inter Connection of Tube Well, with allied work for Augmentation of GALSI Piped Water Supply Scheme , Galsi-II Block ,Dist - Purba Bardhaman under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>ORD/000289/2024-2025</t>
   </si>
   <si>
     <t>584/DWSD</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
-    <t>Augmentation of GALSI Water Supply Scheme with LDS, Rising Main, FHTC Work, Pump House &amp; Boundary Wall of Galsi - II Block in Durgapur (Burdwan North) Sub-Division, District - Purba Bardhaman under Burdwan Division, PHE. Dte.</t>
-[...11 lines deleted...]
-    <t>08/01/2024</t>
+    <t>Functionality improvement by valve operation,cheking the pressure of puipeline, chokage cleaning,ferrul wash and interconnection of pipeline etc. at GALSI PWSS under GALSI-II Block under Durgapur Water Supply Division, PHE Dte. (Sl-08)</t>
+  </si>
+  <si>
+    <t>Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000189/2025-2026</t>
+  </si>
+  <si>
+    <t>266/DWSD</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR ROY</t>
+  </si>
+  <si>
+    <t>Setup New Lab at Galsi with Stacking of departmental materials for ongoing JJM Scheme (Galsi PWSS) under DURGAPUR W/S DIVISION,PHE Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000013/2025-2026</t>
+  </si>
+  <si>
+    <t>665/DWSD</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT RAY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,51 +915,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.267578" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1025,54 +1076,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>35.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>52.44</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1084,54 +1135,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1143,54 +1194,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>10</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1377,54 +1428,54 @@
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>11.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.51</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1436,54 +1487,54 @@
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>14.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1495,54 +1546,54 @@
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>13.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>13.67</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.36</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1556,54 +1607,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>0.91</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.4</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2152,199 +2203,378 @@
         <v>159.4</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>119</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="J23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="N23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="P23" s="4">
-        <v>107.93</v>
+        <v>425.49</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>23.48</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="P24" s="4">
-        <v>425.49</v>
+        <v>0.21</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M25" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="N25" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P25" s="4">
+        <v>107.93</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="P27" s="4">
+        <v>10.71</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>90</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>4032.78</v>
+      </c>
+      <c r="P28" s="8">
+        <v>160.32</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>3.98</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>