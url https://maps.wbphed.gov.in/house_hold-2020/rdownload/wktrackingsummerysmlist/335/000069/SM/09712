--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,444 +89,504 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water based Piped Water Supply Scheme for GALSI to accommodate FHTC under Jal Sapno Mission underGalsi-II Block in Purba Bardhaman District under Burdwan Division, P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/09712</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Retrofitting of RCC Elevated Reservoir (Capacity 450 Cum) by Shortcreting, Guniting etc. in connection with Augmentation of Galsi W/S. Scheme under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000819/2021-2022</t>
+  </si>
+  <si>
+    <t>6042/BWD</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>21/11/2021</t>
+  </si>
+  <si>
+    <t>SUDIPTO GORAIN</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000019/2021-2022</t>
+  </si>
+  <si>
+    <t>7346/BWD</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Sinking of 300 X 200mm dia Tube Well 200 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at H.W, 2nd and 3rd Tubewell site for GALSI Piped Water Supply Scheme, Block - Galsi ¿ II, Dist - Purba Bardhaman under Burdwan Division, PHE Dte. [3 Nos. GTW].</t>
   </si>
   <si>
-    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000641/2021-2022</t>
   </si>
   <si>
     <t>1622/BWD</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>AUXILIARY TUBE WELL DRILLERS</t>
   </si>
   <si>
+    <t>Augmentation of GALSI Water Supply Scheme with LDS, Rising Main, FHTC Work, Pump House &amp; Boundary Wall of Galsi - II Block in Durgapur (Burdwan North) Sub-Division, District - Purba Bardhaman under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000385/2021-2022</t>
+  </si>
+  <si>
+    <t>257/BWD</t>
+  </si>
+  <si>
+    <t>13/01/2022</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>M/S EL-CON</t>
+  </si>
+  <si>
     <t>Route Survey &amp; Preparation of DPR for GALSI PWSS under Durgapur(Bardhaman North) Sub-Division under Burdwan Division PHE Dte.[SL-D]</t>
   </si>
   <si>
     <t>ORD/000655/2021-2022</t>
   </si>
   <si>
     <t>102/DSD</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
-    <t>Retrofitting of RCC Elevated Reservoir (Capacity 450 Cum) by Shortcreting, Guniting etc. in connection with Augmentation of Galsi W/S. Scheme under Burdwan Division, PHE. Dte.</t>
-[...14 lines deleted...]
-    <t>SUDIPTO GORAIN</t>
+    <t>Supply and delivery of different dia. CIDF sluice valve for Augmentation of Dignagar, Galsi, Barabelun &amp; Kotachandipur Piped Water Supply Scheme within Durgapur (Burdwan North) Sub-Division under Burdwan Division, P.H.E. Dte. _2ND CALL</t>
+  </si>
+  <si>
+    <t>ORD/000311/2022-2023</t>
+  </si>
+  <si>
+    <t>3624/BWD</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>11/09/2022</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT LTD.</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Augmentation of Galsi Water Supply Scheme [ Block- Galsi-ii ] at pwss-2/3 site, Tube well No.-4 under CMD, PHE Dte., Dist.- Purba-Bardhaman</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000613/2022-2023</t>
+  </si>
+  <si>
+    <t>2097/CMD</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>08/10/2022</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENTERPRISES</t>
+  </si>
+  <si>
+    <t>RTOR000027/2021-2022</t>
+  </si>
+  <si>
+    <t>554/BWD</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>RTOR000098/2021-2022</t>
+  </si>
+  <si>
+    <t>772/BWD</t>
+  </si>
+  <si>
+    <t>07/02/2022</t>
+  </si>
+  <si>
+    <t>RTOR000185/2021-2022</t>
+  </si>
+  <si>
+    <t>1380/BWD</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000235/2021-2022</t>
+  </si>
+  <si>
+    <t>1559/BWD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000167/2021-2022</t>
+  </si>
+  <si>
+    <t>1327/BWD</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000037/2022-2023</t>
+  </si>
+  <si>
+    <t>4629/BWD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>Quotation for new connection charges for Augmentation of Galsi w/s scheme under Burdwan Division, PHE Dte. T.W. No.-5 [Application No.-5003534483, dt.-28/11/2022, Ref. ID-503226320]</t>
+  </si>
+  <si>
+    <t>BILL/00116/2022-2023</t>
+  </si>
+  <si>
+    <t>915/DW</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Supply of materials for different water supply schemes under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001555/2021-2022</t>
+  </si>
+  <si>
+    <t>1194/DW</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001578/2021-2022</t>
   </si>
   <si>
     <t>1207/DW</t>
   </si>
   <si>
-    <t>10/03/2022</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 3 (SL no.5) at Augumentation of Galsi Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000068/2023-2024</t>
   </si>
   <si>
     <t>2563/CMD</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>06/07/2023</t>
   </si>
   <si>
     <t>C.M. ENTERPRISE</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Augmentation of Galsi Water Supply Scheme [ Block- Galsi-ii ] at pwss-2/3 site, Tube well No.-4 under CMD, PHE Dte., Dist.- Purba-Bardhaman</t>
-[...35 lines deleted...]
-    <t>SSPR VALVE MANUFACTURING PVT LTD.</t>
+    <t>Construction of Toilet (Female) at Durgapur (Burdwan North) Sub Division premises under Augmentation of Galsi piped water supply scheme under Burdwan Division PHE Dte. [SL-08]</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2023-2024</t>
+  </si>
+  <si>
+    <t>183/DSD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>09/05/2023</t>
+  </si>
+  <si>
+    <t>ANWESHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Dismantling of concrete road in connection of Laying Distribution Network of Ground Water based Piped Water Supply Scheme for Augmentation of GALSI Piped Water Supply Scheme under Galsi-II in Purba Bardhaman District under Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000740/2022-2023</t>
   </si>
   <si>
     <t>1084/BWD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
-    <t>M/S EL-CON</t>
-[...106 lines deleted...]
-  <si>
     <t>Restoration of damages caused by PHE Dte. at Galsi Gohogram Road between 0.00 Km &amp; 1.50 Km. (NH-2 Junction) from laying of underground pipeline under Asansol Highway Division, PW Roads Dte.</t>
   </si>
   <si>
     <t>BILL/00024/2023-2024</t>
   </si>
   <si>
     <t>24/JJM</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, ASANSOL HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>FORMAL WORK ORDER FOR Additional work for laying of extension or laying of paralled pipeline construction of boundary wall providing left out FHTC road restoration work inter connection of tube well with allied work for Augmentation of Galsi PWSS Galsi-II Block, Dist- Purba Bardhaman under DURGAPUR W/S DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_5,Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000262/2024-2025</t>
   </si>
   <si>
     <t>533/DWSD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>J D CONSTRUCTION</t>
   </si>
   <si>
-    <t>Augmentation of GALSI Water Supply Scheme with LDS, Rising Main, FHTC Work, Pump House &amp; Boundary Wall of Galsi - II Block in Durgapur (Burdwan North) Sub-Division, District - Purba Bardhaman under Burdwan Division, PHE. Dte.</t>
-[...11 lines deleted...]
-    <t>08/01/2024</t>
+    <t>FORMAL WORK ORDER FOR Additional work for Laying of Extension or Laying of parallel Pipeline, Sinking of Tube Well (5th. TW], Pump House, Providing Leftout FHTC, Road Restoration work, Inter Connection of Tube Well, with allied work for Augmentation of GALSI Piped Water Supply Scheme , Galsi-II Block ,Dist - Purba Bardhaman under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000289/2024-2025</t>
+  </si>
+  <si>
+    <t>584/DWSD</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Setup New Lab at Galsi with Stacking of departmental materials for ongoing JJM Scheme (Galsi PWSS) under DURGAPUR W/S DIVISION,PHE Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000013/2025-2026</t>
+  </si>
+  <si>
+    <t>665/DWSD</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT RAY</t>
   </si>
   <si>
     <t>RTOR000049/2024-2025</t>
   </si>
   <si>
     <t>469/DWSD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
-    <t>FORMAL WORK ORDER FOR Additional work for Laying of Extension or Laying of parallel Pipeline, Sinking of Tube Well (5th. TW], Pump House, Providing Leftout FHTC, Road Restoration work, Inter Connection of Tube Well, with allied work for Augmentation of GALSI Piped Water Supply Scheme , Galsi-II Block ,Dist - Purba Bardhaman under Durgapur Water Supply Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Functionality improvement by valve operation,cheking the pressure of puipeline, chokage cleaning,ferrul wash and interconnection of pipeline etc. at GALSI PWSS under GALSI-II Block under Durgapur Water Supply Division, PHE Dte. (Sl-08)</t>
   </si>
   <si>
     <t>Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000189/2025-2026</t>
   </si>
   <si>
     <t>266/DWSD</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>SWAPAN KUMAR ROY</t>
   </si>
   <si>
-    <t>Setup New Lab at Galsi with Stacking of departmental materials for ongoing JJM Scheme (Galsi PWSS) under DURGAPUR W/S DIVISION,PHE Dte</t>
-[...17 lines deleted...]
-    <t>SAIKAT RAY</t>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at GALSI PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000245/2026-2027</t>
+  </si>
+  <si>
+    <t>859/DWSD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>25/06/2027</t>
+  </si>
+  <si>
+    <t>Repairing of damaged Pipeline at Babla Mouza GALSI PWSS of GALSI block -II under DWSD,PHE Dte, Dte</t>
+  </si>
+  <si>
+    <t>ORD/000186/2026-2027</t>
+  </si>
+  <si>
+    <t>723/DWSD</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>Repairing of damaged Pipeline (50mm,63mm,75mm,90 mm,110mm &amp; 140mm dia HDPE) GALSI PWSS of GALSI block -II (Galsi- Chowmatha to station road) under DWSD,PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000180/2026-2027</t>
+  </si>
+  <si>
+    <t>713/DWSD</t>
+  </si>
+  <si>
+    <t>C/O for the work of supply, delivery of different dia CIDF Sluice Valve at Galsi Divisional Store under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000196/2026-2027</t>
+  </si>
+  <si>
+    <t>823/DWSD</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>ISHAAN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -915,51 +975,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.267578" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1073,1508 +1133,1752 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>35.56</v>
+        <v>10</v>
       </c>
       <c r="Q3" s="4">
-        <v>18.65</v>
+        <v>10</v>
       </c>
       <c r="R3" s="4">
-        <v>52.44</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.74</v>
+        <v>13.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.74</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>10</v>
+        <v>35.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>10</v>
+        <v>18.65</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>52.44</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>3005</v>
+        <v>425.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>23.48</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>62.76</v>
+        <v>2.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>10.78</v>
+        <v>14.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>11.07</v>
       </c>
       <c r="Q9" s="4">
         <v>10.79</v>
       </c>
       <c r="R9" s="4">
         <v>97.51</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="P10" s="4">
-        <v>14.76</v>
+        <v>23.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.69</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="P11" s="4">
-        <v>13.75</v>
+        <v>43.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>13.67</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.36</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>36</v>
       </c>
       <c r="P12" s="4">
-        <v>0.91</v>
+        <v>3.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>98.4</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>36</v>
       </c>
       <c r="P13" s="4">
-        <v>13.73</v>
+        <v>0.37</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>36</v>
       </c>
       <c r="P14" s="4">
-        <v>23.26</v>
+        <v>55.09</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>36</v>
       </c>
       <c r="P15" s="4">
-        <v>43.86</v>
+        <v>12.32</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P16" s="4">
-        <v>3.86</v>
+        <v>3.67</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="P17" s="4">
-        <v>0.37</v>
+        <v>62.76</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="P18" s="4">
-        <v>55.09</v>
+        <v>3005</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>100</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>102</v>
+      </c>
       <c r="K19" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>12.32</v>
+        <v>10.78</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="I20" s="13"/>
-[...1 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P20" s="4">
-        <v>3.67</v>
+        <v>0.91</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>98.4</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="I21" s="13"/>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="P21" s="4">
-        <v>4.56</v>
+        <v>13.75</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>13.67</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.36</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>119</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="I22" s="13" t="s">
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="J22" s="13" t="s">
+      <c r="L22" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="K22" s="4" t="s">
+      <c r="M22" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>159.4</v>
+        <v>4.56</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="N23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>425.49</v>
+        <v>159.4</v>
       </c>
       <c r="Q23" s="4">
-        <v>99.89</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>23.48</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>133</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>127</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>91</v>
+        <v>139</v>
       </c>
       <c r="P24" s="4">
-        <v>0.21</v>
+        <v>107.93</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="P25" s="4">
-        <v>107.93</v>
+        <v>10.71</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>149</v>
+        <v>36</v>
       </c>
       <c r="P26" s="4">
-        <v>0.99</v>
+        <v>0.21</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>150</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P27" s="4">
-        <v>10.71</v>
+        <v>0.99</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>157</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="P28" s="4">
+        <v>5.08</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>0</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="P29" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>0</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="P30" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>0</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="P31" s="4">
+        <v>6.83</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8">
+        <v>4046.63</v>
+      </c>
+      <c r="P32" s="8">
+        <v>160.32</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>3.96</v>
+      </c>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>