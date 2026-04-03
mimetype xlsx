--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -417,50 +417,77 @@
     <t>ORD/000532/2020-2021</t>
   </si>
   <si>
     <t>1458/BWD</t>
   </si>
   <si>
     <t>Construction of boundary wall at 2nd Tube well site of KAYRAPUR Water Supply Scheme (Part-B) and its adjoining mouzas, Block-Ausgram-I, under Burdwan Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer ,Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000988/2023-2024</t>
   </si>
   <si>
     <t>44/DSD</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>SK BADIUZZAMAL</t>
+  </si>
+  <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Balance work for distribution system HDPE earth work &amp; concrete work for Kayrapur PWSS, Block- Ausgram-I under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000131/2024-2025</t>
+  </si>
+  <si>
+    <t>1240/DWSD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>TARA MA AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,62 +876,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -2265,87 +2292,148 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P24" s="4">
         <v>3.83</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="P25" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>455.42</v>
+      </c>
+      <c r="P26" s="8">
+        <v>14.59</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>3.2</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>