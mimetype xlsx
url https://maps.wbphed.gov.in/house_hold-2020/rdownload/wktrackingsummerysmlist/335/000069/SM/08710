--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1037,54 +1037,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1096,54 +1096,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>4.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1155,54 +1155,54 @@
         <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>42.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>42.94</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>101.69</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1214,54 +1214,54 @@
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>4.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1273,54 +1273,54 @@
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>4.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1389,54 +1389,54 @@
         <v>54</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>95.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>51.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>53.6</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1566,54 +1566,54 @@
         <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P12" s="4">
         <v>4.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1625,54 +1625,54 @@
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P13" s="4">
         <v>4.86</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1802,54 +1802,54 @@
         <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P16" s="4">
         <v>3.44</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.44</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1863,54 +1863,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P17" s="4">
         <v>0.52</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1924,54 +1924,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P18" s="4">
         <v>0.95</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2099,54 +2099,54 @@
       <c r="I21" s="13" t="s">
         <v>116</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P21" s="4">
         <v>4.86</v>
       </c>
       <c r="Q21" s="4">
-        <v>4.86</v>
+        <v>9.73</v>
       </c>
       <c r="R21" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2160,54 +2160,54 @@
       <c r="I22" s="13" t="s">
         <v>116</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P22" s="4">
         <v>4.86</v>
       </c>
       <c r="Q22" s="4">
-        <v>4.86</v>
+        <v>9.73</v>
       </c>
       <c r="R22" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2219,54 +2219,54 @@
         <v>125</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P23" s="4">
         <v>4.86</v>
       </c>
       <c r="Q23" s="4">
-        <v>4.86</v>
+        <v>9.73</v>
       </c>
       <c r="R23" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2339,88 +2339,88 @@
       <c r="I25" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P25" s="4">
         <v>1</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>47.3</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>144</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>455.42</v>
       </c>
       <c r="P26" s="8">
-        <v>14.59</v>
+        <v>157.96</v>
       </c>
       <c r="Q26" s="8">
-        <v>3.2</v>
+        <v>34.68</v>
       </c>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>