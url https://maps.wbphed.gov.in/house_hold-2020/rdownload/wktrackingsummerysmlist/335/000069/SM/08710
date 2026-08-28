--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,357 +89,357 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap connection (FHTC) by retrofitting within the command area of KAYRAPUR Piped Water Supply Scheme at AUSGRAM-I Block under Burdwan Division, P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/08710</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Bhada village of Kayrapur Piped Water Supply Scheme within Durgapur Sub-Divn. under Burdwan Division, PHE. Dte.. [SL. No. : 20]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000028/2021-2022</t>
+  </si>
+  <si>
+    <t>3399/BWD</t>
+  </si>
+  <si>
+    <t>24/06/2021</t>
+  </si>
+  <si>
+    <t>09/07/2021</t>
+  </si>
+  <si>
+    <t>M/S S. CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Belari village of Kayrapur Piped W/S Scheme (Part-A) within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, P.H.E. Dte. [Gr.-A]</t>
+  </si>
+  <si>
+    <t>ORD/000480/2021-2022</t>
+  </si>
+  <si>
+    <t>736/DSD</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>12/01/2022</t>
+  </si>
+  <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Belari village of Kayrapur Piped W/S Scheme (Part-A) within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, P.H.E. Dte.[Gr.-A]</t>
   </si>
   <si>
-    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000286/2021-2022</t>
   </si>
   <si>
     <t>715/DSD</t>
   </si>
   <si>
     <t>17/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
-    <t>M/S S. CHOUDHURY</t>
-[...1 lines deleted...]
-  <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Kayrapur vilage of Kayrapur Piped W/S Scheme (Part-A) within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, P.H.E. Dte. [Gr.-B]</t>
   </si>
   <si>
     <t>ORD/000287/2021-2022</t>
   </si>
   <si>
     <t>716/DSD</t>
   </si>
   <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Kayrapur vilage of Kayrapur Piped W/S Scheme (Part-A) within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, P.H.E. Dte. [Gr.-B]</t>
+  </si>
+  <si>
+    <t>ORD/000481/2021-2022</t>
+  </si>
+  <si>
+    <t>737/DSD</t>
+  </si>
+  <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Kayrapur village of Kayrapur Piped Water Supply Scheme within Durgapur Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 19]</t>
+  </si>
+  <si>
+    <t>ORD/000029/2021-2022</t>
+  </si>
+  <si>
+    <t>3398/BWD</t>
+  </si>
+  <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Koranji village of Kayrapur Piped Water Supply Scheme within Durgapur Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 21]</t>
+  </si>
+  <si>
+    <t>ORD/000030/2021-2022</t>
+  </si>
+  <si>
+    <t>3397/BWD</t>
+  </si>
+  <si>
+    <t>Laying of rising main in between two number of Tube wells to Over Head Reservoir for Kayrapur water supply scheme (Part-A) within Durgapur Sub-Division in Ausgram-I Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000967/2020-2021</t>
+  </si>
+  <si>
+    <t>991/BWD</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>06/03/2021</t>
+  </si>
+  <si>
+    <t>Additional cutting of existing concrete pavement between Node J4 to J51 for laying of 300 mm dia D.I distribution in connection with Laying distribution system of Kayrapur Piped Water Supply Scheme at Ausgram-I Block within Durgapur Sub-Division under Burdwan Division, PHE Dte. (Gr.-C)</t>
+  </si>
+  <si>
+    <t>ORD/000965/2020-2021</t>
+  </si>
+  <si>
+    <t>109/DSD</t>
+  </si>
+  <si>
+    <t>29/01/2021</t>
+  </si>
+  <si>
+    <t>13/02/2021</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Koranji village of Kayrapur Piped Water Supply Scheme within Durgapur Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 21]</t>
+  </si>
+  <si>
+    <t>AE(HQs)</t>
+  </si>
+  <si>
+    <t>J.E. 2 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/000537/2020-2021</t>
+  </si>
+  <si>
+    <t>1457/BWD</t>
+  </si>
+  <si>
+    <t>18/02/2021</t>
+  </si>
+  <si>
+    <t>05/03/2021</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Kayrapur village of Kayrapur Piped Water Supply Scheme within Durgapur Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 19]</t>
+  </si>
+  <si>
+    <t>ORD/000534/2020-2021</t>
+  </si>
+  <si>
+    <t>1459/BWD</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Bhada village of Kayrapur Piped Water Supply Scheme within Durgapur Sub-Divn. under Burdwan Division, PHE. Dte.. [SL. No. : 20]</t>
+  </si>
+  <si>
+    <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000532/2020-2021</t>
+  </si>
+  <si>
+    <t>1458/BWD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from distribution system within the command area of KAYRAPUR Water Supply Scheme (Part-B) at Billogram, Brajapur, Asinda and Noada village under JAL SAPNO MISSION under Ausgram-I Block in Purba Bardhanan District under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000450/2021-2022</t>
+  </si>
+  <si>
+    <t>860/BWD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from distribution system within the command area of KAYRAPUR Water Supply Scheme (Part-A) at Belari, Bara, Bhada &amp; Kayrapur (Part) village under JAL SAPNO MISSION under Ausgram-I Block in Purba Bardhanan District under Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000341/2021-2022</t>
   </si>
   <si>
     <t>26/BWD</t>
   </si>
   <si>
     <t>04/01/2022</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>NANGTASWAR CO. OP. LABOUR CONT. AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Belari village of Kayrapur Piped W/S Scheme (Part-A) within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, P.H.E. Dte. [Gr.-A]</t>
-[...20 lines deleted...]
-    <t>737/DSD</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000121/2021-2022</t>
+  </si>
+  <si>
+    <t>1110/BWD</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001237/2021-2022</t>
   </si>
   <si>
     <t>1132/DW</t>
   </si>
   <si>
-    <t>26/02/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from distribution system within the command area of KAYRAPUR Water Supply Scheme (Part-B) at Billogram, Brajapur, Asinda and Noada village under JAL SAPNO MISSION under Ausgram-I Block in Purba Bardhanan District under Burdwan Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Land development and Construction of connecting road from PH to OHR at 1st tube well site of KAYRAPUR Water Supply Scheme (Part-B) within Durgapur Sub Division Under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000383/2023-2024</t>
   </si>
   <si>
     <t>558/DSD</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>19/08/2023</t>
   </si>
   <si>
     <t>SAMANTA CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing, Making and Erection of Sign Board for SAJAL GRAM in Kayrapur Village, Ausgram-I Block within Kayrapur PWSS under Burdwan Division, PHE Dte. (5 Nos Board)</t>
   </si>
   <si>
     <t>ORD/000730/2023-2024</t>
   </si>
   <si>
     <t>823/AE/HQ</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>ISHAN CONSTRUCTION</t>
   </si>
   <si>
-    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Bhada village of Kayrapur Piped Water Supply Scheme within Durgapur Sub-Divn. under Burdwan Division, PHE. Dte.. [SL. No. : 20]</t>
-[...59 lines deleted...]
-    <t>3397/BWD</t>
+    <t>Relaying and restoration of damaged pipeline of distribution main for construction of drain at Brajapur, Chonary and Asinda village to keep on FHTC within Kayrapur W/S Scheme (Part-B) in Ausgram-I Block under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000562/2023-2024</t>
+  </si>
+  <si>
+    <t>651/DSD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>TARAMA AGENCY</t>
   </si>
   <si>
     <t>Restoration of damaged pipeline of distribution main for construction of drain at Billwagram village within Kayrapur W/S Scheme (Part-B) in Ausgram-I Block under Burdwan Division, P.H.E. Dte.[SL-11]</t>
   </si>
   <si>
     <t>ORD/000035/2023-2024</t>
   </si>
   <si>
     <t>159/DSD</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>SANDIPAN SENGUPTA</t>
   </si>
   <si>
-    <t>Relaying and restoration of damaged pipeline of distribution main for construction of drain at Brajapur, Chonary and Asinda village to keep on FHTC within Kayrapur W/S Scheme (Part-B) in Ausgram-I Block under Burdwan Division, P.H.E. Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>Hire &amp; fuel charges of vehicle (Car No.-WB-37C-8293) for the office of the Assistant Engineer, Durgapur Sub-Division, PHE Dte. for the month of November'2022.</t>
   </si>
   <si>
     <t>BILL/00286/2022-2023</t>
   </si>
   <si>
     <t>954/JJM/22-23</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
     <t>SUJAUDDIN SEKH</t>
-  </si>
-[...37 lines deleted...]
-    <t>1458/BWD</t>
   </si>
   <si>
     <t>Construction of boundary wall at 2nd Tube well site of KAYRAPUR Water Supply Scheme (Part-B) and its adjoining mouzas, Block-Ausgram-I, under Burdwan Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer ,Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000988/2023-2024</t>
   </si>
   <si>
     <t>44/DSD</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>SK BADIUZZAMAL</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
@@ -1034,1239 +1034,1239 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.83</v>
+        <v>4.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.83</v>
+        <v>4.86</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>4.83</v>
       </c>
       <c r="Q4" s="4">
         <v>4.83</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>42.23</v>
+        <v>4.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>42.94</v>
+        <v>4.83</v>
       </c>
       <c r="R5" s="4">
-        <v>101.69</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>4.83</v>
       </c>
       <c r="Q6" s="4">
         <v>4.83</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>4.83</v>
       </c>
       <c r="Q7" s="4">
         <v>4.83</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>221</v>
+        <v>4.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>95.9</v>
+        <v>3.44</v>
       </c>
       <c r="Q9" s="4">
-        <v>51.4</v>
+        <v>3.44</v>
       </c>
       <c r="R9" s="4">
-        <v>53.6</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="P10" s="4">
-        <v>4.84</v>
+        <v>7.12</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="P11" s="4">
-        <v>0.76</v>
+        <v>4.05</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P12" s="4">
         <v>4.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.86</v>
+        <v>9.73</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S12" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P13" s="4">
         <v>4.86</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.86</v>
+        <v>9.73</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S13" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P14" s="4">
-        <v>7.12</v>
+        <v>4.86</v>
       </c>
       <c r="Q14" s="4">
+        <v>9.73</v>
+      </c>
+      <c r="R14" s="4">
+        <v>200</v>
+      </c>
+      <c r="S14" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="P15" s="4">
-        <v>4.05</v>
+        <v>95.9</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>51.4</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>53.6</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="P16" s="4">
-        <v>3.44</v>
+        <v>42.23</v>
       </c>
       <c r="Q16" s="4">
-        <v>3.44</v>
+        <v>42.94</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>101.69</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.52</v>
+        <v>25.78</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.52</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="P18" s="4">
-        <v>0.95</v>
+        <v>221</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>99</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>52</v>
+        <v>103</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="P19" s="4">
-        <v>25.78</v>
+        <v>4.84</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="P20" s="4">
-        <v>0.38</v>
+        <v>0.76</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="I21" s="13" t="s">
+      <c r="O21" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="J21" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>4.86</v>
+        <v>0.95</v>
       </c>
       <c r="Q21" s="4">
-        <v>9.73</v>
+        <v>0.95</v>
       </c>
       <c r="R21" s="4">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>31</v>
+        <v>122</v>
       </c>
       <c r="P22" s="4">
-        <v>4.86</v>
+        <v>0.52</v>
       </c>
       <c r="Q22" s="4">
-        <v>9.73</v>
+        <v>0.52</v>
       </c>
       <c r="R22" s="4">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="I23" s="13"/>
-[...3 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="N23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>4.86</v>
+        <v>0.38</v>
       </c>
       <c r="Q23" s="4">
-        <v>9.73</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>