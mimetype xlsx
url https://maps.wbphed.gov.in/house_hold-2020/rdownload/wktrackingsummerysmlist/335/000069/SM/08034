--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -665,93 +665,93 @@
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Galsi ¿ I Block under Burdwan Division, PHE. Dte._2ND CALL.</t>
   </si>
   <si>
     <t>ORD/000673/2021-2022</t>
   </si>
   <si>
     <t>1738/BWD</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>JYOTI ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum formal Work Order for the work of Sinking of 300 x 200mm x 150mtr depth by DR Rig Tube Well , Construction of 01 (One) no 5.25 x 3.25m Pump House cum Chlorine room with sanitary arrangement, Boundary Wall including laying UPVC distribution system (LDS) and Providing FHTC and other allied works at MANKAR under Retrofitting of Mankar PWSS (Zone-II, Part-B) under Galsi-I Block within Durgapur Water Supply Division P.H.E Dte.</t>
   </si>
   <si>
+    <t>Contractual Junior Engineer_1,JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
     <t>ORD/000029/2024-2025</t>
   </si>
   <si>
     <t>757/DWSD</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>RAMKRISHNA CHAKRABORTY</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for the work of "Sinking of 300 X 200mm x 150mtr depth by DR Rig Tube Wells, Construction of 01 (One) no 5.25 x 3.25m Pump House cum Chlorine Room with sanitary arrangement, Boundary Wall including laying UPVC distribution system (LDS) and providing FHTC and allied works at Mankar under Retrofitting of Mankar PWSS (Zone-II, Part-A), under Galsi-I Block, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000044/2024-2025</t>
   </si>
   <si>
     <t>760/DWSD</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>G.S CONSTRUCTION AND CO</t>
   </si>
   <si>
     <t>FORMAL WORK ORDER FOR Sinking of 300 x 200 mm x 150 mtr deapth by DR Rig, Construction of 1 (One) no 5.25 x 3.25 m Pump House cum Chlorine room with sanitary arrangement, Boundary wall including laying UPVC distribution system (LDS) and providing FHTC and other allied works at Mankar under Retrofitting of Mankar PWSS, Block- Galsi-I under DURGAPUR W/S DIVISION, PHE DTE.</t>
   </si>
   <si>
-    <t>Contractual Junior Engineer_1,JUNIOR ENGINEER-1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000266/2024-2025</t>
   </si>
   <si>
     <t>260/DWSD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
-    <t>11/06/2025</t>
+    <t>05/04/2026</t>
   </si>
   <si>
     <t>M/S. GOUTAM ROY</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1&amp;2 (ZONE:-1&amp;2) at Augmentation MANKAR Water Supply Scheme [ BLOCK- GALSI-I ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000007/2025-2026</t>
   </si>
   <si>
     <t>1003/CMD</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
@@ -3578,173 +3578,173 @@
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>216</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>173</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>174</v>
+        <v>217</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>196</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="P41" s="4">
         <v>66.25</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>60</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>173</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>174</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>196</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="P42" s="4">
         <v>92.69</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>10</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>173</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>228</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>229</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>230</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>231</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>232</v>
       </c>
       <c r="P43" s="4">
         <v>105.88</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>