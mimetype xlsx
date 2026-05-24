--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -662,84 +662,69 @@
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Galsi ¿ I Block under Burdwan Division, PHE. Dte._2ND CALL.</t>
   </si>
   <si>
     <t>ORD/000673/2021-2022</t>
   </si>
   <si>
     <t>1738/BWD</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>JYOTI ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal Work Order for the work of Sinking of 300 x 200mm x 150mtr depth by DR Rig Tube Well , Construction of 01 (One) no 5.25 x 3.25m Pump House cum Chlorine room with sanitary arrangement, Boundary Wall including laying UPVC distribution system (LDS) and Providing FHTC and other allied works at MANKAR under Retrofitting of Mankar PWSS (Zone-II, Part-B) under Galsi-I Block within Durgapur Water Supply Division P.H.E Dte.</t>
+    <t>Acceptance cum Formal Work Order for the work of "Sinking of 300 X 200mm x 150mtr depth by DR Rig Tube Wells, Construction of 01 (One) no 5.25 x 3.25m Pump House cum Chlorine Room with sanitary arrangement, Boundary Wall including laying UPVC distribution system (LDS) and providing FHTC and allied works at Mankar under Retrofitting of Mankar PWSS (Zone-II, Part-A), under Galsi-I Block, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000044/2024-2025</t>
+  </si>
+  <si>
+    <t>760/DWSD</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>G.S CONSTRUCTION AND CO</t>
+  </si>
+  <si>
+    <t>FORMAL WORK ORDER FOR Sinking of 300 x 200 mm x 150 mtr deapth by DR Rig, Construction of 1 (One) no 5.25 x 3.25 m Pump House cum Chlorine room with sanitary arrangement, Boundary wall including laying UPVC distribution system (LDS) and providing FHTC and other allied works at Mankar under Retrofitting of Mankar PWSS, Block- Galsi-I under DURGAPUR W/S DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1,JUNIOR ENGINEER-1</t>
-  </si>
-[...28 lines deleted...]
-    <t>FORMAL WORK ORDER FOR Sinking of 300 x 200 mm x 150 mtr deapth by DR Rig, Construction of 1 (One) no 5.25 x 3.25 m Pump House cum Chlorine room with sanitary arrangement, Boundary wall including laying UPVC distribution system (LDS) and providing FHTC and other allied works at Mankar under Retrofitting of Mankar PWSS, Block- Galsi-I under DURGAPUR W/S DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000266/2024-2025</t>
   </si>
   <si>
     <t>260/DWSD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>05/04/2026</t>
   </si>
   <si>
     <t>M/S. GOUTAM ROY</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1&amp;2 (ZONE:-1&amp;2) at Augmentation MANKAR Water Supply Scheme [ BLOCK- GALSI-I ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
@@ -1170,51 +1155,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W45"/>
+  <dimension ref="A1:W44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1331,54 +1316,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>79.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>67.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.11</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1390,54 +1375,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>22.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>22.23</v>
+        <v>44.47</v>
       </c>
       <c r="R4" s="4">
-        <v>99.98</v>
+        <v>199.96</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1449,54 +1434,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>151.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>107.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70.95</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1508,54 +1493,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>140.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>73.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>52.54</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1567,54 +1552,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>1.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.78</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.98</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1628,54 +1613,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>4.72</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.92</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1687,54 +1672,54 @@
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>19.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.85</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1919,54 +1904,54 @@
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>21.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.63</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>53.29</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1978,54 +1963,54 @@
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>11.43</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>11.26</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2155,54 +2140,54 @@
         <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
         <v>4.77</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>94.78</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2214,54 +2199,54 @@
         <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P18" s="4">
         <v>2.82</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.67</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>94.8</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2275,54 +2260,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P19" s="4">
         <v>4.72</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2336,54 +2321,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P20" s="4">
         <v>4.8</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.15</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2397,54 +2382,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>4.79</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>96.98</v>
       </c>
       <c r="S21" s="4">
         <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2458,54 +2443,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P22" s="4">
         <v>3.42</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>2.98</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>86.99</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2519,54 +2504,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P23" s="4">
         <v>4.55</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>4.41</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>97.07</v>
       </c>
       <c r="S23" s="4">
         <v>1</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2580,54 +2565,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P24" s="4">
         <v>0.96</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>97.66</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2641,54 +2626,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P25" s="4">
         <v>0.96</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>98.11</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2702,54 +2687,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P26" s="4">
         <v>0.95</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>98.6</v>
       </c>
       <c r="S26" s="4">
         <v>95</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2763,54 +2748,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>149</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>150</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P27" s="4">
         <v>0.95</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>98.1</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2824,54 +2809,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P28" s="4">
         <v>0.96</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>98.49</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2885,54 +2870,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>157</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P29" s="4">
         <v>4.74</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>97.6</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2944,54 +2929,54 @@
         <v>159</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>162</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>163</v>
       </c>
       <c r="P30" s="4">
         <v>1.47</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>1.37</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>93.05</v>
       </c>
       <c r="S30" s="4">
         <v>1</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -3005,54 +2990,54 @@
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>165</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>167</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>168</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>169</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>170</v>
       </c>
       <c r="P31" s="4">
         <v>0.96</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3127,54 +3112,54 @@
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>181</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>182</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>168</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>169</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P33" s="4">
         <v>0.96</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>98.95</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3184,54 +3169,54 @@
       </c>
       <c r="H34" s="13" t="s">
         <v>183</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P34" s="4">
         <v>24.08</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3241,54 +3226,54 @@
       </c>
       <c r="H35" s="13" t="s">
         <v>188</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
         <v>189</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>190</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>191</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>192</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P35" s="4">
         <v>4.77</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>4.66</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>97.71</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3302,54 +3287,54 @@
       <c r="I36" s="13" t="s">
         <v>173</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>174</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>194</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>195</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>196</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>197</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>170</v>
       </c>
       <c r="P36" s="4">
         <v>2.06</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>2.06</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3363,54 +3348,54 @@
       <c r="I37" s="13" t="s">
         <v>173</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>174</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>196</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>197</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P37" s="4">
         <v>1.4</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3424,54 +3409,54 @@
       <c r="I38" s="13" t="s">
         <v>173</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>174</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>203</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>204</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>205</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P38" s="4">
         <v>0.66</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3578,305 +3563,244 @@
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>216</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>173</v>
       </c>
       <c r="J41" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="K41" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="K41" s="4" t="s">
+      <c r="L41" s="4" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>196</v>
       </c>
       <c r="N41" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="O41" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="O41" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P41" s="4">
-        <v>66.25</v>
+        <v>92.69</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>173</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>223</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>224</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>196</v>
+        <v>225</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P42" s="4">
-        <v>92.69</v>
+        <v>105.88</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>171</v>
+        <v>228</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>173</v>
+        <v>230</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="P43" s="4">
-        <v>105.88</v>
+        <v>51.38</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
-      <c r="A44" s="3">
-[...27 lines deleted...]
-      <c r="K44" s="4" t="s">
+      <c r="A44" s="7" t="s">
         <v>237</v>
       </c>
-      <c r="L44" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
+      <c r="N44" s="8"/>
+      <c r="O44" s="8">
+        <v>2189.8</v>
+      </c>
+      <c r="P44" s="8">
+        <v>392.82</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>17.94</v>
+      </c>
+      <c r="R44" s="8"/>
+      <c r="S44" s="8"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
-    <row r="45" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A45:N45"/>
+    <mergeCell ref="A44:N44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>