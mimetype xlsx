--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="261">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -723,50 +723,119 @@
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1&amp;2 (ZONE:-1&amp;2) at Augmentation MANKAR Water Supply Scheme [ BLOCK- GALSI-I ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000007/2025-2026</t>
   </si>
   <si>
     <t>1003/CMD</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000027/2024-2025</t>
+  </si>
+  <si>
+    <t>450/DWSD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>QUOTATION FOR NEW SERVICE CONNECTION AT MANKAR ZONE-2 T.W-4 UNDER CMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00260/2025-2026</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>New service connection of Mankar Zone-II PWSS at TW-I</t>
+  </si>
+  <si>
+    <t>BILL/00265/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-117</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>QUOTATION FOR NEW SERVICE CONNECTION AT MANKAR ZONE-I, T.W-4 UNDER CMD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00264/2025-2026</t>
+  </si>
+  <si>
+    <t>QUOTATION FOR NEW SERVICE CONNECTION AT AUG. MANKAR T.W-3 UNDER CMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01471/2025-2026</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal Work Order for the work of Sinking of 300 x 200mm x 150mtr depth by DR Rig Tube Well , Construction of 01 (One) no 5.25 x 3.25m Pump House cum Chlorine room with sanitary arrangement, Boundary Wall including laying UPVC distribution system (LDS) and Providing FHTC and other allied works at MANKAR under Retrofitting of Mankar PWSS (Zone-II, Part-B) under Galsi-I Block within Durgapur Water Supply Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000029/2024-2025</t>
+  </si>
+  <si>
+    <t>757/DWSD</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>RAMKRISHNA CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1155,70 +1224,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W44"/>
+  <dimension ref="A1:W50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -3720,87 +3789,431 @@
       </c>
       <c r="N43" s="4" t="s">
         <v>235</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>236</v>
       </c>
       <c r="P43" s="4">
         <v>51.38</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>30</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
-      <c r="A44" s="7" t="s">
+      <c r="A44" s="3">
+        <v>42</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="13" t="s">
         <v>237</v>
       </c>
-      <c r="B44" s="7"/>
-[...22 lines deleted...]
-      <c r="S44" s="8"/>
+      <c r="I44" s="13"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="P44" s="4">
+        <v>0.28</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>0</v>
+      </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="L45" s="4">
+        <v>73</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="P45" s="4">
+        <v>7.29</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>0</v>
+      </c>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="P46" s="4">
+        <v>3.72</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>0</v>
+      </c>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
+      <c r="K47" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="L47" s="4">
+        <v>73</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="P47" s="4">
+        <v>3.35</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>0</v>
+      </c>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="L48" s="4"/>
+      <c r="M48" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="P48" s="4">
+        <v>8.73</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>0</v>
+      </c>
+      <c r="R48" s="4">
+        <v>0</v>
+      </c>
+      <c r="S48" s="4">
+        <v>0</v>
+      </c>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="J49" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="P49" s="4">
+        <v>66.25</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>9.4</v>
+      </c>
+      <c r="R49" s="4">
+        <v>14.19</v>
+      </c>
+      <c r="S49" s="4">
+        <v>60</v>
+      </c>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="14"/>
+      <c r="K50" s="8"/>
+      <c r="L50" s="8"/>
+      <c r="M50" s="8"/>
+      <c r="N50" s="8"/>
+      <c r="O50" s="8">
+        <v>2279.4</v>
+      </c>
+      <c r="P50" s="8">
+        <v>402.22</v>
+      </c>
+      <c r="Q50" s="8">
+        <v>17.65</v>
+      </c>
+      <c r="R50" s="8"/>
+      <c r="S50" s="8"/>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A44:N44"/>
+    <mergeCell ref="A50:N50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>