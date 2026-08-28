--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,623 +110,638 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Mankar Piped Water Supply Scheme at Bagabanpur (Part), Budbud (Part) &amp; Mallikpur (Part) Village (Mouza) under Burwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000098/2021-2022</t>
   </si>
   <si>
     <t>3372/BWD</t>
   </si>
   <si>
     <t>23/06/2021</t>
   </si>
   <si>
     <t>22/08/2021</t>
   </si>
   <si>
     <t>SAMRAT REALPROJECTS PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Mankar Piped Water Supply Scheme at Sukdal Village (Mouza) 5 nos Habitation under Burwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2021-2022</t>
+  </si>
+  <si>
+    <t>3878/BWD</t>
+  </si>
+  <si>
+    <t>27/07/2021</t>
+  </si>
+  <si>
+    <t>25/09/2021</t>
+  </si>
+  <si>
+    <t>SUJAY KUMAR RAY</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap connection (FHTC) from existing distribution system within the command area of MANKAR piped water supply scheme at Budbud (Part) village Budbud (Part) habitation (Mouza), Galsi-I Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000707/2020-2021</t>
   </si>
   <si>
     <t>547/BWD</t>
   </si>
   <si>
     <t>22/01/2021</t>
   </si>
   <si>
     <t>21/02/2021</t>
   </si>
   <si>
     <t>SAIKAT RAY</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Mankar Piped Water Supply Scheme at Sukdal Village (Mouza) 5 nos Habitation under Burwan Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>SUJAY KUMAR RAY</t>
+    <t>Extension of pipeline in connection with FHTC for MANKAR Piped W/S Scheme under Galsi-I Block within Durgapur Sub Division under Burdwan Division, P.H.E. Dte. (Gr.-B)</t>
+  </si>
+  <si>
+    <t>ORD/000085/2021-2022</t>
+  </si>
+  <si>
+    <t>446/DSD</t>
+  </si>
+  <si>
+    <t>14/07/2021</t>
+  </si>
+  <si>
+    <t>13/08/2021</t>
+  </si>
+  <si>
+    <t>N.B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Mankar Piped Water Supply Scheme at Mankar (Part) Village (Mouza) under Burwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000097/2021-2022</t>
   </si>
   <si>
     <t>3591/BWD</t>
   </si>
   <si>
     <t>13/07/2021</t>
   </si>
   <si>
     <t>11/09/2021</t>
   </si>
   <si>
-    <t>Extension of pipeline in connection with FHTC for MANKAR Piped W/S Scheme under Galsi-I Block within Durgapur Sub Division under Burdwan Division, P.H.E. Dte. (Gr.-B)</t>
-[...14 lines deleted...]
-    <t>N.B. CONSTRUCTION</t>
+    <t>Providing functional household tap connection (FHTC) from existing distribution system within the command area of Mankar piped water supply scheme at Budbud (Part), Budbud habitation, Malikpara village (Malikpara habitation) &amp; Bagabanpur village (Bagabanpur habitation), Galsi-I Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000518/2020-2021</t>
+  </si>
+  <si>
+    <t>308/BWD</t>
+  </si>
+  <si>
+    <t>14/01/2021</t>
+  </si>
+  <si>
+    <t>13/02/2021</t>
+  </si>
+  <si>
+    <t>RELIABLE ENGINEERS CO.-OPERATIVE CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Replacement of damage A.C. Pipeline from Mankar Dani Pukur to Purbasa colony via Post Office &amp; Annapurnatala to Panchakalitala under Mankar (Zone-II) Piped Water Supply Scheme under Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte._2ND CALL.</t>
+  </si>
+  <si>
+    <t>ORD/000242/2021-2022</t>
+  </si>
+  <si>
+    <t>6633/BWD</t>
+  </si>
+  <si>
+    <t>29/11/2021</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
+    <t>Retrofitting of RCC Elevated Reservoir (Capacity 450 Cum) by Shortcreting, Guniting etc. in connection with Augmentation of Mankar W/S. Scheme (Zone - I) under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000835/2021-2022</t>
+  </si>
+  <si>
+    <t>6043/BWD</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>21/11/2021</t>
+  </si>
+  <si>
+    <t>SUDIPTO GORAIN</t>
+  </si>
+  <si>
+    <t>Replacement of damage UPVC Pipeline at Mankar Masjit Tala under Mankar (Zone-II) Piped Water Supply Scheme under Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte. [Gr.-F]</t>
+  </si>
+  <si>
+    <t>ORD/000266/2021-2022</t>
+  </si>
+  <si>
+    <t>693/DSD</t>
+  </si>
+  <si>
+    <t>08/12/2021</t>
+  </si>
+  <si>
+    <t>SURATH DEY</t>
+  </si>
+  <si>
+    <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Galsi ¿ I Block under Burdwan Division, PHE. Dte._2ND CALL.</t>
+  </si>
+  <si>
+    <t>ORD/000673/2021-2022</t>
+  </si>
+  <si>
+    <t>1738/BWD</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>JYOTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Modification to Rising main and D.I. distribution to ensure more controll of water supply of MANKAR water Supply Scheme under Durgapur (Burdwan North) Sub-Division in Galsi-I Block under Burdwan Division, P.H.E. Dte. [SL-E]</t>
+  </si>
+  <si>
+    <t>ORD/000118/2022-2023</t>
+  </si>
+  <si>
+    <t>336/DSD</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
+    <t>SHUBHRA KANTI GHOSH</t>
+  </si>
+  <si>
+    <t>Connection from newly Retrofitted Over Head Reservoir to Distribution System &amp; Rising main Pipe Line of MANKAR (Zone-I) Water Supply Scheme under Galsi-I Block under within Durgapur Sub Division PHE Dte. Under Burdwan Division PHE Dte. [Gr.-D]</t>
+  </si>
+  <si>
+    <t>ORD/000272/2022-2023</t>
+  </si>
+  <si>
+    <t>497/DSD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>11/09/2022</t>
+  </si>
+  <si>
+    <t>Laying of pipe line at North side Canal Bank for construction of diversion road by PWD Dept. under Mankar(Zone-II) Piped Water Supply Scheme under Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte.[SL-F]</t>
+  </si>
+  <si>
+    <t>ORD/000627/2021-2022</t>
+  </si>
+  <si>
+    <t>167/DSD</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>15/04/2022</t>
+  </si>
+  <si>
+    <t>Restoration of village Road dismantled by laying pipeline for providing FHTC Budbud Village, Girls School Para, Sukanta Nagar etc. under Mankar (Zone-I) Piped Water Supply Scheme under Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte. SL-02</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000528/2022-2023</t>
+  </si>
+  <si>
+    <t>647/DSD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>DEY NIRMAN</t>
+  </si>
+  <si>
+    <t>Replacement of damage A.C. Pipeline at Mankar Bhattacharya Para &amp; New royel club to Battala under Mankar(Zone-II) Piped Water Supply Scheme under Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte. SL-06</t>
+  </si>
+  <si>
+    <t>ORD/000532/2022-2023</t>
+  </si>
+  <si>
+    <t>651/DSD</t>
+  </si>
+  <si>
+    <t>03/12/2022</t>
+  </si>
+  <si>
+    <t>OM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of village Road dismantled by laying pipeline for providing FHTC near north side of Budbub Canal par colony under Mankar (Zone-I) Piped Water Supply Scheme under Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte. SL-01</t>
+  </si>
+  <si>
+    <t>ORD/000527/2022-2023</t>
+  </si>
+  <si>
+    <t>646/DSD</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Restoration of village Road dismantled by laying pipeline for providing FHTC at SUKDAL Village, near Sukdal Petrol and near Hindi School under Mankar (Zone-I) Piped Water Supply Scheme under Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte._2nd call SL-04</t>
   </si>
   <si>
-    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000530/2022-2023</t>
   </si>
   <si>
     <t>649/DSD</t>
   </si>
   <si>
-    <t>03/11/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>PRATIVA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Retrofitting of RCC Elevated Reservoir (Capacity 450 Cum) by Shortcreting, Guniting etc. in connection with Augmentation of Mankar W/S. Scheme (Zone - I) under Burdwan Division, PHE. Dte.</t>
-[...14 lines deleted...]
-    <t>SUDIPTO GORAIN</t>
+    <t>Replacement of damage A.C. Pipeline Mankar Pal Para &amp; Nayakpara under Mankar(Zone-II) Piped Water Supply Scheme under Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte. SL-07</t>
+  </si>
+  <si>
+    <t>ORD/000533/2022-2023</t>
+  </si>
+  <si>
+    <t>652/DSD</t>
+  </si>
+  <si>
+    <t>SOUMYAVASH DAS</t>
+  </si>
+  <si>
+    <t>Crossing of Mankar-Guskara Bolgona Road at Head works site of Mankar (Z-I) W/S Scheme for laying distribution and rising main through pushing of 750mm.dia. RCC casing pipe by hydraulic jacking method for Mankar (Z-I) W/S Scheme under Durgapur (Bardhaman North) Sub Division, Burdwan Division, PHE Dte.[SL-12]</t>
+  </si>
+  <si>
+    <t>ORD/000855/2022-2023</t>
+  </si>
+  <si>
+    <t>712/DSD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>29/01/2023</t>
+  </si>
+  <si>
+    <t>Ground development, vertical extension of valve chamber, construction of pathway, drain etc. at Head work site of Mankar (Z-II) water supply scheme, Block-Galsi-I under Durgapur (Bardhaman North)Sub-Division under Burdwan Division, PHE Dte. SL-05</t>
+  </si>
+  <si>
+    <t>ORD/000531/2022-2023</t>
+  </si>
+  <si>
+    <t>650/DSD</t>
+  </si>
+  <si>
+    <t>Dismantling of encroachments within Head work site of Mankar (Zone-II) Pipe Water Supply Scheme, at Galsi-I Block within Durgapur(Bardhaman North) Sub-Division under Burdwan Division, PHE Dte. [SL-A]</t>
+  </si>
+  <si>
+    <t>ORD/000545/2021-2022</t>
+  </si>
+  <si>
+    <t>130/DSD</t>
+  </si>
+  <si>
+    <t>02/03/2022</t>
+  </si>
+  <si>
+    <t>05/03/2022</t>
+  </si>
+  <si>
+    <t>PARTHA RAY</t>
+  </si>
+  <si>
+    <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001013/2021-2022</t>
+  </si>
+  <si>
+    <t>21/01/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>Payment for supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001045/2021-2022</t>
   </si>
   <si>
     <t>934/DW</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
-    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
-[...10 lines deleted...]
-  <si>
     <t>Replacement of damaged AC pipeline at Raipur under Mankar (Zone-II) piped water supply scheme within Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte.[SL-06]</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000060/2023-2024</t>
   </si>
   <si>
     <t>182/DSD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>09/05/2023</t>
   </si>
   <si>
     <t>MONDAL CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing functional household tap connection (FHTC) from existing distribution system within the command area of Mankar piped water supply scheme at Budbud (Part), Budbud habitation, Malikpara village (Malikpara habitation) &amp; Bagabanpur village (Bagabanpur habitation), Galsi-I Block under Burdwan Division, PHE Dte.</t>
-[...158 lines deleted...]
-    <t>SOUMYAVASH DAS</t>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system with within the command area of Augmentation of MANKAR Piped Water Supply Scheme at Mankar Nayekpara, Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte.[SL-02]</t>
+  </si>
+  <si>
+    <t>ORD/000053/2023-2024</t>
+  </si>
+  <si>
+    <t>177/DSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Augmentation of MANKAR Piped Water Supply Scheme at Mankar Palpara, Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte. [SL-05]</t>
+  </si>
+  <si>
+    <t>ORD/000025/2023-2024</t>
+  </si>
+  <si>
+    <t>153/DSD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
   </si>
   <si>
     <t>Extension of Pipeline for Providing Functional Household Tap Connection (FHTC) within the command area of Augmentation of MANKAR Piped Water Supply Scheme Near Mankar Masjitala, Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte.[SL-03]</t>
   </si>
   <si>
     <t>ORD/000055/2023-2024</t>
   </si>
   <si>
     <t>178/DSD</t>
   </si>
   <si>
     <t>Extension of Pipeline for Providing Functional Household Tap Connection (FHTC) within the command area of Augmentation of MANKAR Piped Water Supply Scheme at back side of Mankar Girls School, Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte.[SL-04]</t>
   </si>
   <si>
     <t>ORD/000056/2023-2024</t>
   </si>
   <si>
     <t>179/DSD</t>
   </si>
   <si>
+    <t>Shifting of 300 MM dia D.I. pipe and laying of 12 mtr 150 mm dia D.I.pipe for widening of NH2 at Budbud more and supply of 80 mm dia Sluice valve and construction of valve chamber of Mankar Water supply scheme within Galsi -I Block,under Durgapur Sub Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>658/DSD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>SHANKHA GHOSH</t>
+  </si>
+  <si>
+    <t>Laying of new 300 &amp; 200 mm dia sluice valve with valve chamber and replacement of 200 &amp; 150 mm dia sluice valve with valve chamber at Budbud bazar and near NH2 and sukdal within Durgapur Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000568/2023-2024</t>
+  </si>
+  <si>
+    <t>657/DSD</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system with within the command area of Augmentation of MANKAR Piped Water Supply Scheme at backside of Mankar Girls School, Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte.[SL-01]</t>
   </si>
   <si>
     <t>ORD/000052/2023-2024</t>
   </si>
   <si>
     <t>176/DSD</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Augmentation of MANKAR Piped Water Supply Scheme at Mankar Palpara, Galsi-I Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte. [SL-05]</t>
-[...71 lines deleted...]
-    <t>SHANKHA GHOSH</t>
+    <t>Laying Parallel pipeline from Mankar Hattala to Bhattacharya para &amp; restore to damage pipeline at difference location of Mallickpara for water supply smoothly of MANKAR (Z-II) and its adjoining mouza's Piped W/S Scheme at Galsi-I Block within Durgapur Sub Division under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000804/2023-2024</t>
+  </si>
+  <si>
+    <t>4819/BWD</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>07/01/2024</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Formal Work Order for Sinking of 300 x 200 mm x 150mtr depth by DR Rig, Construction of 01 (One) no 5.25 x 3.25 m Pump House cum Chlorine room with sanitary arrangement, Boundary wall, including laying UPVC distribution system (LDS) and Providing FHTC and other allied works at Mankar under Retrofitting of Mankar PWSS, Block- Galsi-I, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte. (Zone-I/Part-B)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_1</t>
   </si>
   <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>1114/DWSD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
   <si>
-    <t>Laying of new 300 &amp; 200 mm dia sluice valve with valve chamber and replacement of 200 &amp; 150 mm dia sluice valve with valve chamber at Budbud bazar and near NH2 and sukdal within Durgapur Sub-Division under Burdwan Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>07/01/2024</t>
+    <t>Acceptance cum formal Work Order for the work of Sinking of 300 x 200mm x 150mtr depth by DR Rig Tube Well , Construction of 01 (One) no 5.25 x 3.25m Pump House cum Chlorine room with sanitary arrangement, Boundary Wall including laying UPVC distribution system (LDS) and Providing FHTC and other allied works at MANKAR under Retrofitting of Mankar PWSS (Zone-II, Part-B) under Galsi-I Block within Durgapur Water Supply Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_1,JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000029/2024-2025</t>
+  </si>
+  <si>
+    <t>757/DWSD</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>RAMKRISHNA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for the work of "Sinking of 300 X 200mm x 150mtr depth by DR Rig Tube Wells, Construction of 01 (One) no 5.25 x 3.25m Pump House cum Chlorine Room with sanitary arrangement, Boundary Wall including laying UPVC distribution system (LDS) and providing FHTC and allied works at Mankar under Retrofitting of Mankar PWSS (Zone-II, Part-A), under Galsi-I Block, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000044/2024-2025</t>
+  </si>
+  <si>
+    <t>760/DWSD</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>G.S CONSTRUCTION AND CO</t>
   </si>
   <si>
     <t>Laying of hume pipe 600 MM dia and laying of 48 mtr 315 mm dia HDPE pipe for widening of NH2 crossing at Budbud more fly over of Mankar Water supply scheme within Galsi -I Block,under Durgapur Sub Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000987/2023-2024</t>
   </si>
   <si>
     <t>43/DSD</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>17/03/2024</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for the work of Balance Work for Distribution System and Rising Main Pipeline (CV/DVAC/UPVC), Construction of different dia Sluice valve /Air valve/Washout chamber in different sizes, Concrete Road renovation, Mechanical joints for MANKAR (ZONE-II) Water Supply Schemes of GALSI-I Block under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000048/2024-2025</t>
   </si>
   <si>
     <t>769/DWSD</t>
   </si>
   <si>
-    <t>06/06/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for the work of Balance work for Distribution System and Rising Main Pipeline (UPVC/HDPE), Construction of different dia Sluice valve /Air valve/Washout chamber in different sizes,Concrete road renovation for MANKAR (ZONE-I) Water Supply Schemes of GALSI-I Block under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000051/2024-2025</t>
   </si>
   <si>
     <t>766/DWSD</t>
   </si>
   <si>
     <t>Acceptance cum Formal Work Order for Drain Constriction &amp; Repairing works For Mankar Water Supply Scheme (Zone-II) at Nayak Para, Dist:- Purba Bardhaman under DWSD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000129/2024-2025</t>
   </si>
   <si>
     <t>1211/DWSD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT MANKAR PWSS ZONE-2 T.W-1 UNDER C.M.D, P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/00263/2024-2025</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
-    <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Galsi ¿ I Block under Burdwan Division, PHE. Dte._2ND CALL.</t>
-[...31 lines deleted...]
-  <si>
     <t>FORMAL WORK ORDER FOR Sinking of 300 x 200 mm x 150 mtr deapth by DR Rig, Construction of 1 (One) no 5.25 x 3.25 m Pump House cum Chlorine room with sanitary arrangement, Boundary wall including laying UPVC distribution system (LDS) and providing FHTC and other allied works at Mankar under Retrofitting of Mankar PWSS, Block- Galsi-I under DURGAPUR W/S DIVISION, PHE DTE.</t>
   </si>
   <si>
-    <t>Contractual Junior Engineer_1,JUNIOR ENGINEER-1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000266/2024-2025</t>
   </si>
   <si>
     <t>260/DWSD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>05/04/2026</t>
   </si>
   <si>
     <t>M/S. GOUTAM ROY</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1&amp;2 (ZONE:-1&amp;2) at Augmentation MANKAR Water Supply Scheme [ BLOCK- GALSI-I ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
@@ -777,65 +792,50 @@
     <t>BILL/00265/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-117</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT MANKAR ZONE-I, T.W-4 UNDER CMD,PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00264/2025-2026</t>
   </si>
   <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT AUG. MANKAR T.W-3 UNDER CMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01471/2025-2026</t>
   </si>
   <si>
     <t>10/09/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>RAMKRISHNA CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1441,57 +1441,57 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>22.24</v>
+        <v>151.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>44.47</v>
+        <v>107.68</v>
       </c>
       <c r="R4" s="4">
-        <v>199.96</v>
+        <v>70.95</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1500,2676 +1500,2676 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>151.77</v>
+        <v>22.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>107.68</v>
+        <v>44.47</v>
       </c>
       <c r="R5" s="4">
-        <v>70.95</v>
+        <v>199.96</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>140.03</v>
+        <v>1.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>73.57</v>
+        <v>1.78</v>
       </c>
       <c r="R6" s="4">
-        <v>52.54</v>
+        <v>97.98</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>1.81</v>
+        <v>140.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.78</v>
+        <v>73.57</v>
       </c>
       <c r="R7" s="4">
-        <v>97.98</v>
+        <v>52.54</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.72</v>
+        <v>21.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.67</v>
+        <v>11.63</v>
       </c>
       <c r="R8" s="4">
-        <v>98.92</v>
+        <v>53.29</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>19.85</v>
+        <v>11.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>19.85</v>
+        <v>11.26</v>
       </c>
       <c r="R9" s="4">
-        <v>99.98</v>
+        <v>98.46</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>617.98</v>
+        <v>19.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>19.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4"/>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>617.98</v>
+        <v>1.47</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.37</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>93.05</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>0.97</v>
+        <v>5.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>21.83</v>
+        <v>2.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.63</v>
+        <v>2.67</v>
       </c>
       <c r="R13" s="4">
-        <v>53.29</v>
+        <v>94.8</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>11.43</v>
+        <v>4.77</v>
       </c>
       <c r="Q14" s="4">
-        <v>11.26</v>
+        <v>4.52</v>
       </c>
       <c r="R14" s="4">
-        <v>98.46</v>
+        <v>94.78</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="P15" s="4">
-        <v>0.19</v>
+        <v>0.65</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>101</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>0.65</v>
+        <v>4.8</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.15</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>101</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>4.77</v>
+        <v>4.72</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.52</v>
+        <v>4.68</v>
       </c>
       <c r="R17" s="4">
-        <v>94.78</v>
+        <v>99.17</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J18" s="13"/>
+      <c r="J18" s="13" t="s">
+        <v>101</v>
+      </c>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>2.82</v>
+        <v>4.79</v>
       </c>
       <c r="Q18" s="4">
-        <v>2.67</v>
+        <v>4.65</v>
       </c>
       <c r="R18" s="4">
-        <v>94.8</v>
+        <v>96.98</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>56</v>
+        <v>101</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
       <c r="P19" s="4">
         <v>4.72</v>
       </c>
       <c r="Q19" s="4">
-        <v>4.68</v>
+        <v>4.67</v>
       </c>
       <c r="R19" s="4">
-        <v>99.17</v>
+        <v>98.92</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>56</v>
+        <v>101</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>4.8</v>
+        <v>4.55</v>
       </c>
       <c r="Q20" s="4">
-        <v>4.76</v>
+        <v>4.41</v>
       </c>
       <c r="R20" s="4">
-        <v>99.15</v>
+        <v>97.07</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>56</v>
+        <v>101</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="P21" s="4">
-        <v>4.79</v>
+        <v>4.74</v>
       </c>
       <c r="Q21" s="4">
-        <v>4.65</v>
+        <v>4.63</v>
       </c>
       <c r="R21" s="4">
-        <v>96.98</v>
+        <v>97.6</v>
       </c>
       <c r="S21" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>56</v>
+        <v>101</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M22" s="4" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P22" s="4">
         <v>3.42</v>
       </c>
       <c r="Q22" s="4">
         <v>2.98</v>
       </c>
       <c r="R22" s="4">
         <v>86.99</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" s="4" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="P23" s="4">
-        <v>4.55</v>
+        <v>0.19</v>
       </c>
       <c r="Q23" s="4">
-        <v>4.41</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>97.07</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>1</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L24" s="4" t="s">
         <v>139</v>
       </c>
+      <c r="L24" s="4"/>
       <c r="M24" s="4" t="s">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>81</v>
+        <v>140</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="P24" s="4">
-        <v>0.96</v>
+        <v>617.98</v>
       </c>
       <c r="Q24" s="4">
-        <v>0.94</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>97.66</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="O25" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L25" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>0.96</v>
+        <v>617.98</v>
       </c>
       <c r="Q25" s="4">
-        <v>0.94</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>98.11</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>77</v>
+        <v>147</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>80</v>
+        <v>150</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>111</v>
+        <v>152</v>
       </c>
       <c r="P26" s="4">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="Q26" s="4">
-        <v>0.94</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>98.6</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>77</v>
+        <v>147</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="P27" s="4">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="Q27" s="4">
-        <v>0.93</v>
+        <v>0.94</v>
       </c>
       <c r="R27" s="4">
-        <v>98.1</v>
+        <v>98.49</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>77</v>
+        <v>147</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>80</v>
+        <v>159</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>81</v>
+        <v>160</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="P28" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="Q28" s="4">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="R28" s="4">
-        <v>98.49</v>
+        <v>98.1</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>56</v>
+        <v>147</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="P29" s="4">
-        <v>4.74</v>
+        <v>0.96</v>
       </c>
       <c r="Q29" s="4">
-        <v>4.63</v>
+        <v>0.94</v>
       </c>
       <c r="R29" s="4">
-        <v>97.6</v>
+        <v>97.66</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J30" s="13"/>
+      <c r="J30" s="13" t="s">
+        <v>147</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>93</v>
+        <v>151</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="P30" s="4">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="Q30" s="4">
-        <v>1.37</v>
+        <v>0.94</v>
       </c>
       <c r="R30" s="4">
-        <v>93.05</v>
+        <v>98.11</v>
       </c>
       <c r="S30" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="P31" s="4">
         <v>0.96</v>
       </c>
       <c r="Q31" s="4">
         <v>0.96</v>
       </c>
       <c r="R31" s="4">
         <v>99.56</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>171</v>
+        <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>173</v>
+        <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>174</v>
+        <v>101</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>175</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>176</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>179</v>
+        <v>123</v>
       </c>
       <c r="P32" s="4">
-        <v>163.89</v>
+        <v>0.96</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>98.95</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>56</v>
+        <v>147</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>168</v>
+        <v>150</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>136</v>
+        <v>89</v>
       </c>
       <c r="P33" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="Q33" s="4">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="R33" s="4">
-        <v>98.95</v>
+        <v>98.6</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="N34" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="P34" s="4">
         <v>24.08</v>
       </c>
       <c r="Q34" s="4">
         <v>0.38</v>
       </c>
       <c r="R34" s="4">
         <v>1.6</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>185</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="J35" s="13" t="s">
         <v>188</v>
       </c>
-      <c r="I35" s="13"/>
-      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
         <v>189</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>190</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>191</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>192</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>136</v>
+        <v>193</v>
       </c>
       <c r="P35" s="4">
-        <v>4.77</v>
+        <v>163.89</v>
       </c>
       <c r="Q35" s="4">
-        <v>4.66</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>97.71</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>174</v>
+        <v>195</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="P36" s="4">
-        <v>2.06</v>
+        <v>66.25</v>
       </c>
       <c r="Q36" s="4">
-        <v>2.06</v>
+        <v>9.4</v>
       </c>
       <c r="R36" s="4">
-        <v>99.75</v>
+        <v>14.19</v>
       </c>
       <c r="S36" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="M37" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="I37" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N37" s="4" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="P37" s="4">
-        <v>1.4</v>
+        <v>92.69</v>
       </c>
       <c r="Q37" s="4">
-        <v>1.4</v>
+        <v>0</v>
       </c>
       <c r="R37" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>171</v>
+        <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>201</v>
-[...6 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="P38" s="4">
-        <v>0.66</v>
+        <v>4.77</v>
       </c>
       <c r="Q38" s="4">
-        <v>0.65</v>
+        <v>4.66</v>
       </c>
       <c r="R38" s="4">
-        <v>99.48</v>
+        <v>97.71</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-      <c r="J39" s="13"/>
+        <v>211</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>188</v>
+      </c>
       <c r="K39" s="4" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="L39" s="4"/>
+        <v>212</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>213</v>
+      </c>
       <c r="M39" s="4" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>209</v>
+        <v>173</v>
       </c>
       <c r="P39" s="4">
-        <v>3.72</v>
+        <v>2.06</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>2.06</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S39" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>21</v>
+        <v>185</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J40" s="13"/>
+        <v>187</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>188</v>
+      </c>
       <c r="K40" s="4" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>214</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>215</v>
+        <v>123</v>
       </c>
       <c r="P40" s="4">
-        <v>5.72</v>
+        <v>1.4</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>196</v>
+        <v>221</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>220</v>
+        <v>123</v>
       </c>
       <c r="P41" s="4">
-        <v>92.69</v>
+        <v>0.66</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S41" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>221</v>
-[...6 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="L42" s="4" t="s">
         <v>224</v>
       </c>
+      <c r="L42" s="4"/>
       <c r="M42" s="4" t="s">
         <v>225</v>
       </c>
       <c r="N42" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="O42" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="O42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P42" s="4">
-        <v>105.88</v>
+        <v>3.72</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="K43" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="E43" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H43" s="13" t="s">
+      <c r="L43" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="I43" s="13" t="s">
+      <c r="M43" s="4" t="s">
         <v>230</v>
       </c>
-      <c r="J43" s="13" t="s">
+      <c r="N43" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="K43" s="4" t="s">
+      <c r="O43" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="L43" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P43" s="4">
-        <v>51.38</v>
+        <v>105.88</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>171</v>
+        <v>233</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="I44" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="K44" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="I44" s="13"/>
-[...1 lines deleted...]
-      <c r="K44" s="4" t="s">
+      <c r="L44" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="L44" s="4" t="s">
+      <c r="M44" s="4" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>240</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P44" s="4">
-        <v>0.28</v>
+        <v>51.38</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>228</v>
+        <v>185</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>242</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="L45" s="4">
-        <v>73</v>
+      <c r="L45" s="4" t="s">
+        <v>244</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>209</v>
+        <v>246</v>
       </c>
       <c r="P45" s="4">
-        <v>7.29</v>
+        <v>0.28</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>171</v>
+        <v>233</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>248</v>
+      </c>
+      <c r="L46" s="4">
+        <v>73</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="P46" s="4">
-        <v>3.72</v>
+        <v>7.29</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>228</v>
+        <v>185</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>250</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
         <v>251</v>
       </c>
-      <c r="L47" s="4">
-        <v>73</v>
+      <c r="L47" s="4" t="s">
+        <v>252</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>209</v>
+        <v>254</v>
       </c>
       <c r="P47" s="4">
-        <v>3.35</v>
+        <v>3.72</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="L48" s="4"/>
+        <v>256</v>
+      </c>
+      <c r="L48" s="4">
+        <v>73</v>
+      </c>
       <c r="M48" s="4" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="P48" s="4">
-        <v>8.73</v>
+        <v>3.35</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>171</v>
+        <v>233</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>255</v>
-[...6 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="L49" s="4"/>
       <c r="M49" s="4" t="s">
-        <v>196</v>
+        <v>259</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>259</v>
+        <v>226</v>
       </c>
       <c r="P49" s="4">
-        <v>66.25</v>
+        <v>8.73</v>
       </c>
       <c r="Q49" s="4">
-        <v>9.4</v>
+        <v>0</v>
       </c>
       <c r="R49" s="4">
-        <v>14.19</v>
+        <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="7" t="s">
         <v>260</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="11"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="14"/>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8">
         <v>2279.4</v>