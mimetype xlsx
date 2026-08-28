--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,159 +110,159 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Formal Work Order for providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Golgram Piped Water Supply Scheme at Golgram Village (Mouza), Galsi-I Block under Burdwan Division, PHE Dte. [Agreement No. 100/SE/CC/PHE/Dte of 2020-2021.]</t>
   </si>
   <si>
     <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000425/2020-2021</t>
   </si>
   <si>
     <t>638/BWD</t>
   </si>
   <si>
     <t>25/01/2021</t>
   </si>
   <si>
     <t>26/03/2021</t>
   </si>
   <si>
     <t>SHUBHRA KANTI GHOSH</t>
   </si>
   <si>
+    <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Galsi ¿ I Block under Burdwan Division, PHE. Dte._2ND CALL.</t>
+  </si>
+  <si>
+    <t>ORD/000673/2021-2022</t>
+  </si>
+  <si>
+    <t>1738/BWD</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>JYOTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of approach road from entrance to OHR, Pump House and filling of low land around Over Head Reservoir with carried earth at 1st Tube well site of Golgram &amp; its adjoining mouzas water supply scheme, Block-Galsi-I, under Burdwan Division, PHE Dte. [SL-D]</t>
+  </si>
+  <si>
+    <t>ORD/000122/2022-2023</t>
+  </si>
+  <si>
+    <t>335/DSD</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>CHOUDHURY INFRA</t>
+  </si>
+  <si>
     <t>Making Connection with Rising Main And Over Head Reservoir of Golgram W/S Scheme within Durgapur Sub-Division in Galsi-I Block under Burdwan Division, P.H.E. Dte. [Gr.-G]</t>
   </si>
   <si>
     <t>ORD/000135/2022-2023</t>
   </si>
   <si>
     <t>348/DSD</t>
   </si>
   <si>
     <t>30/06/2022</t>
   </si>
   <si>
     <t>15/07/2022</t>
   </si>
   <si>
     <t>RANADHIR SINHA</t>
   </si>
   <si>
-    <t>Construction of approach road from entrance to OHR, Pump House and filling of low land around Over Head Reservoir with carried earth at 1st Tube well site of Golgram &amp; its adjoining mouzas water supply scheme, Block-Galsi-I, under Burdwan Division, PHE Dte. [SL-D]</t>
-[...16 lines deleted...]
-  <si>
     <t>Hire &amp; fuel charges of vehicle (Car No.-WB-37C-8293) for the office of the Assistant Engineer, Durgapur Sub-Division, PHE Dte. for the month of February'23.</t>
   </si>
   <si>
     <t>BILL/00117/2023-2024</t>
   </si>
   <si>
     <t>13/JJM</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>SUJAUDDIN SEKH</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
+    <t>Acceptance cum Formal Work Order for the work of " Sinking of 300 x 200mm x 150 mtr depth by DR Rig, Repairing &amp; Renovation of existing OHR, Construction of 01 (One) 5.25 x 3.25m No Pump House cum Chlorine Room including laying UPVC distribution system (LDS) and interconnection of PWSS &amp; construction of Boundary wall &amp; other allied works at Golgram under GOLGRAM PWSS, Block- Galsi-I, Dist- Purba Bardhman under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II,Assistant Engineer-II (Newly Charge takenover)</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_1</t>
+  </si>
+  <si>
+    <t>ORD/000045/2024-2025</t>
+  </si>
+  <si>
+    <t>771/DWSD</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>ARISH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal Work Order for the work of Balance work for Distribution System (CI/DI/UPVC), Earth Work &amp; Concrete Work for GOLGRAM PWSS Schemes of GALSI-I Block under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
-    <t>Contractual Junior Engineer_1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000050/2024-2025</t>
   </si>
   <si>
     <t>767/DWSD</t>
   </si>
   <si>
-    <t>06/06/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>01/07/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>ARISH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -812,54 +812,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>63.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>30.01</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -868,60 +868,60 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.33</v>
+        <v>5.72</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -966,290 +966,290 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.32</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.28</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>1.12</v>
+        <v>0.36</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>5.72</v>
+        <v>83.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>12.37</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>83.56</v>
+        <v>1.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.12</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>156.81</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>30.83</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>19.66</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>