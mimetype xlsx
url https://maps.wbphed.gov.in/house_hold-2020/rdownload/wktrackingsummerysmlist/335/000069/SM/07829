--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -1030,54 +1030,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>4.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1089,54 +1089,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>4.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1148,54 +1148,54 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>4.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1207,54 +1207,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>69.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>69.38</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100.01</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1268,54 +1268,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>4.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1327,54 +1327,54 @@
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>4.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1563,54 +1563,54 @@
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P13" s="4">
         <v>4.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1740,54 +1740,54 @@
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P16" s="4">
         <v>4.81</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2140,54 +2140,54 @@
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>133.64</v>
       </c>
       <c r="P23" s="8">
-        <v>0</v>
+        <v>102.84</v>
       </c>
       <c r="Q23" s="8">
-        <v>0</v>
+        <v>76.95</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>