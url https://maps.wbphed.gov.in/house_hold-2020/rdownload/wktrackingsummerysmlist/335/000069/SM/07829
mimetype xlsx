--- v2 (2026-04-21)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -378,50 +378,68 @@
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of ADRA Piped Water Supply Scheme at Kaitara village, Galsi-II Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte. [SL-9]</t>
   </si>
   <si>
     <t>ORD/000882/2022-2023</t>
   </si>
   <si>
     <t>735/DSD</t>
   </si>
   <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Mohara (Part) Village of Adra Piped W/S Scheme within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, P.H.E. Dte. [SL-12]</t>
   </si>
   <si>
     <t>ORD/000888/2022-2023</t>
   </si>
   <si>
     <t>737/DSD</t>
   </si>
   <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Kaitara (Part) Village of Adra Piped W/S Scheme within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, P.H.E. Dte. [SL-11]</t>
   </si>
   <si>
     <t>ORD/000889/2022-2023</t>
   </si>
   <si>
     <t>736/DSD</t>
+  </si>
+  <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000043/2024-2025</t>
+  </si>
+  <si>
+    <t>463/DWSD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,62 +828,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -1862,54 +1880,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P18" s="4">
         <v>0.96</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1923,54 +1941,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P19" s="4">
         <v>0.97</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.24</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -1984,54 +2002,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P20" s="4">
         <v>0.97</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>98.51</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2045,54 +2063,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P21" s="4">
         <v>0.94</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>98.59</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2106,101 +2124,158 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P22" s="4">
         <v>0.96</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.14</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>133.78</v>
+      </c>
+      <c r="P24" s="8">
+        <v>107.6</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>80.43</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>