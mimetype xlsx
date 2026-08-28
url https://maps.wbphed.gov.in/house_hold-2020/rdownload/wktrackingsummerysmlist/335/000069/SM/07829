--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,56 +89,74 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Adra Piped Water Supply Scheme at Galsi-II Block</t>
   </si>
   <si>
     <t>SM/07829</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Connecting, relaying and repairing of distribution main towards Irkona (Node 4 to Node 18) and Mohora village Node 157 to Node 163 with newly reoriented line (from Chainage 8.40 km to 10.74 km of Galsi Gohogram road and from Node 152 to Node 157 beside PMGSY road) within Adra W/S Scheme at Durgapur Sub-Division in Galsi-II Block under Burdwan Division, P.H.E. Dte. (Gr.-'E')</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000966/2020-2021</t>
+  </si>
+  <si>
+    <t>554/DSD</t>
+  </si>
+  <si>
+    <t>22/12/2020</t>
+  </si>
+  <si>
+    <t>12/01/2021</t>
+  </si>
+  <si>
+    <t>PAL CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Adra village (Adrahati habitation) of ADRA Piped Water Supply Scheme within Durgapur Sub-Divn. under Burdwan Division, PHE. Dte. (Part - A) [SL. No. : 05] [Agr. No. 745/BWD of 2020-2021]</t>
   </si>
   <si>
-    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000379/2020-2021</t>
   </si>
   <si>
     <t>584/BWD</t>
   </si>
   <si>
     <t>25/01/2021</t>
   </si>
   <si>
     <t>09/02/2021</t>
   </si>
   <si>
     <t>GENUINE ENGINEERING CO-OP. SOCIETY LTD.</t>
   </si>
   <si>
     <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Adra village (Adrahati habitation) of ADRA Piped Water Supply Scheme within Durgapur Sub-Divn. under Burdwan Division, PHE. Dte. (Part - A) [SL. No. : 05]</t>
   </si>
   <si>
     <t>ORD/000204/2021-2022</t>
   </si>
   <si>
     <t>6264/BWD</t>
   </si>
   <si>
     <t>02/11/2021</t>
@@ -161,285 +179,288 @@
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
     <t>LAKSHMIKANTA DAS</t>
   </si>
   <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Mohara vilage (Mohara habitation) of ADRA Piped W/S Scheme within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, P.H.E. Dte. [Gr.-E]</t>
   </si>
   <si>
     <t>ORD/000241/2021-2022</t>
   </si>
   <si>
     <t>673/DSD</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>20/12/2021</t>
   </si>
   <si>
     <t>KOUSIK MALLICK</t>
   </si>
   <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Bagila village (Bagila Habitation) of Bagila piped water supply scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte.(Part-B)[SL NO.-09]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000746/2020-2021</t>
+  </si>
+  <si>
+    <t>585./BWD</t>
+  </si>
+  <si>
+    <t>HAMID SK</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Adra village (Adrahati habitation) of ADRA Piped Water Supply Scheme within Durgapur Sub-Divn. under Burdwan Division, PHE. Dte. (Part - B) [SL. No. : 06]</t>
+  </si>
+  <si>
+    <t>ORD/000462/2020-2021</t>
+  </si>
+  <si>
+    <t>585/BWD</t>
+  </si>
+  <si>
+    <t>BASUNDHARA SOLUTION</t>
+  </si>
+  <si>
+    <t>Extension of UPVC pipe line of LDS at Khanhati and Patrahati Mouza for providing FHTC of Adra and its adjoining mouzas W/S Scheme under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte.[SL-23]</t>
+  </si>
+  <si>
+    <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000844/2022-2023</t>
+  </si>
+  <si>
+    <t>706/DSD</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>UTPAL NANDI</t>
+  </si>
+  <si>
+    <t>Carriage of withdrawal stacked DI pipes of rising main from Adrahati to Barsul Divisional store and restoration of damaged pipeline of distribution main for construction of drain, concrete road etc at various point at Khanhati village for providing FHTC within Adra W/S Scheme in Galsi-II Block under Durgapur Sub Division, P.H.E. Dte. [SL-06]</t>
+  </si>
+  <si>
+    <t>ORD/000879/2022-2023</t>
+  </si>
+  <si>
+    <t>732/DSD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>SHUBHRA KANTI GHOSH</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Mohara (Part), Kaitara (Part) and Khanhati (Part) Village of Adra Piped W/S Scheme within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, P.H.E. Dte. [Gr.-A]</t>
+  </si>
+  <si>
+    <t>ORD/000129/2022-2023</t>
+  </si>
+  <si>
+    <t>342/DSD</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>Relaying and repairing of distribution after widening of PWD road in between Chainage 8.40 km to 10.74 km of Galsi Gohogram road between Node 74 to Node 117 within Adra W/S Scheme at Durgapur Sub-Division in Galsi-II Block under Burdwan Division, P.H.E. Dte.[Gr.-D]</t>
+  </si>
+  <si>
+    <t>ORD/000333/2021-2022</t>
+  </si>
+  <si>
+    <t>03/DSD</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>02/02/2022</t>
+  </si>
+  <si>
+    <t>Extension of UPVC pipe line of LDS at Kaitara, Patrahati and Mahara Mouza for providing FHTC of Adra and its adjoining mouzas W/S Scheme under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte. [Gr.-E]</t>
+  </si>
+  <si>
+    <t>ORD/000273/2022-2023</t>
+  </si>
+  <si>
+    <t>498/DSD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>11/09/2022</t>
+  </si>
+  <si>
+    <t>Sinking of 200 mm dia. River Bank Tube Well 60 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Deep Well Screen (RMS) at Gohogram village Block -Galsi-II, Dist - Purba Bardhaman under Durgapur Sub Division, PHE Dte. [Gr.-A]</t>
+  </si>
+  <si>
+    <t>ORD/000269/2022-2023</t>
+  </si>
+  <si>
+    <t>494/DSD</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>Sinking of 200 mm dia River Bank Tube Well 60 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Deep Well Screen (RMS) at Simasimi village Block -Galsi-I, Dist - Purba Bardhaman under Durgapur Sub Division, PHE Dte. [Gr.-B]</t>
+  </si>
+  <si>
+    <t>ORD/000270/2022-2023</t>
+  </si>
+  <si>
+    <t>495/DSD</t>
+  </si>
+  <si>
+    <t>MUNSHI JAVEDUR JAMAN</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Mohara (Part) Village of Adra Piped W/S Scheme within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, P.H.E. Dte. [SL-12]</t>
+  </si>
+  <si>
+    <t>ORD/000888/2022-2023</t>
+  </si>
+  <si>
+    <t>737/DSD</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Kaitara (Part) Village of Adra Piped W/S Scheme within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, P.H.E. Dte. [SL-11]</t>
+  </si>
+  <si>
+    <t>ORD/000889/2022-2023</t>
+  </si>
+  <si>
+    <t>736/DSD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of ADRA Piped Water Supply Scheme at Kaitara village, Galsi-II Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte. [SL-9]</t>
+  </si>
+  <si>
+    <t>ORD/000882/2022-2023</t>
+  </si>
+  <si>
+    <t>735/DSD</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from distribution system within the command area of ADRA Water Supply Scheme at Adra (Part), Mohara (Part), Kaitara and Patrahati village under JAL SAPNO MISSION under Galsi-II Block in Purba Bardhanan District under Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000415/2021-2022</t>
   </si>
   <si>
     <t>384/BWD</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
-    <t>SHUBHRA KANTI GHOSH</t>
-[...149 lines deleted...]
-    <t>20/01/2023</t>
+    <t>Providing left out FHTC for making Swajal Gram at Khanhati village within Adra Water supply Scheme in Galsi-II Block under Burdwan Division, P.H.E. Dte.[SL-09]</t>
+  </si>
+  <si>
+    <t>ORD/000033/2023-2024</t>
+  </si>
+  <si>
+    <t>157/DSD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
   </si>
   <si>
     <t>Restoration and relaying of damaged pipeline of distribution main for construction of drain, concrete road etc at Ruidaspara (South end) of Adra village for providing left out FHTC at Ruidaspara (South end) within Adra W/S Scheme in Galsi-II Block under Burdwan Division, P.H.E. Dte.[SL-12]</t>
   </si>
   <si>
     <t>ORD/000036/2023-2024</t>
   </si>
   <si>
     <t>160/DSD</t>
   </si>
   <si>
-    <t>13/04/2023</t>
-[...40 lines deleted...]
-  <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000043/2024-2025</t>
   </si>
   <si>
     <t>463/DWSD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at ADRAHATI PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000249/2026-2027</t>
+  </si>
+  <si>
+    <t>858/DWSD</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>25/06/2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,51 +849,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -986,51 +1007,51 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.86</v>
+        <v>2.1</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -1042,110 +1063,110 @@
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.86</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>4.86</v>
       </c>
       <c r="Q5" s="4">
         <v>4.86</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
@@ -1163,54 +1184,54 @@
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.83</v>
+        <v>4.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.83</v>
+        <v>4.86</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
@@ -1222,522 +1243,524 @@
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>69.37</v>
+        <v>4.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>69.38</v>
+        <v>4.83</v>
       </c>
       <c r="R7" s="4">
-        <v>100.01</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.46</v>
+        <v>4.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.44</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.48</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>4.86</v>
       </c>
       <c r="Q9" s="4">
         <v>4.86</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="J10" s="13"/>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>4.87</v>
+        <v>4.46</v>
       </c>
       <c r="Q10" s="4">
+        <v>4.44</v>
+      </c>
+      <c r="R10" s="4">
+        <v>99.48</v>
+      </c>
+      <c r="S10" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>4.82</v>
+        <v>0.61</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>2.1</v>
+        <v>4.82</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="P13" s="4">
         <v>4.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.82</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="P14" s="4">
-        <v>4.35</v>
+        <v>4.81</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="P15" s="4">
         <v>4.35</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
@@ -1749,429 +1772,427 @@
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.81</v>
+        <v>4.35</v>
       </c>
       <c r="Q16" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>99.5</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>74</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="P17" s="4">
-        <v>0.61</v>
+        <v>0.94</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.59</v>
       </c>
       <c r="S17" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="P18" s="4">
         <v>0.96</v>
       </c>
       <c r="Q18" s="4">
         <v>0.96</v>
       </c>
       <c r="R18" s="4">
-        <v>99.94</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="P19" s="4">
         <v>0.97</v>
       </c>
       <c r="Q19" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="R19" s="4">
-        <v>99.24</v>
+        <v>98.51</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="P20" s="4">
-        <v>0.97</v>
+        <v>69.37</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.95</v>
+        <v>69.38</v>
       </c>
       <c r="R20" s="4">
-        <v>98.51</v>
+        <v>100.01</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="P21" s="4">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.93</v>
+        <v>0.96</v>
       </c>
       <c r="R21" s="4">
-        <v>98.59</v>
+        <v>99.24</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="P22" s="4">
         <v>0.96</v>
       </c>
       <c r="Q22" s="4">
         <v>0.96</v>
       </c>
       <c r="R22" s="4">
-        <v>100</v>
+        <v>99.94</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>122</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2195,87 +2216,148 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P23" s="4">
         <v>0.14</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P24" s="4">
+        <v>5.1</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>138.88</v>
+      </c>
+      <c r="P25" s="8">
+        <v>107.6</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>77.47</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>