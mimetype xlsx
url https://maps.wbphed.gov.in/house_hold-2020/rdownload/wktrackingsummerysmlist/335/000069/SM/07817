--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,74 @@
     <t>3875/BWD</t>
   </si>
   <si>
     <t>27/07/2021</t>
   </si>
   <si>
     <t>25/09/2021</t>
   </si>
   <si>
     <t>B.B.C. ENTERPRISE</t>
   </si>
   <si>
     <t>Restoration of village Road dismantled by laying pipeline for providing FHTC at Amarargarh Ankurepara, Bonpara &amp; Sahapara of AMARARGARH Piped Water Supply Scheme [Rectrofitting] under Ausgram-II Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte. [SL-06]</t>
   </si>
   <si>
     <t>ORD/000030/2023-2024</t>
   </si>
   <si>
     <t>154/DSD</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>SAIKAT RAY</t>
+  </si>
+  <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of " Supplying and Laying of different dia UPVC pipe (LDS) including providing FHTC and Repairing and renovation of existing RCC OHR at Amrargarh under Amarargarh PWSS, Block- Aushgram-II, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_2</t>
+  </si>
+  <si>
+    <t>ORD/000041/2024-2025</t>
+  </si>
+  <si>
+    <t>751/DWSD</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,62 +612,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -946,87 +970,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>0.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P7" s="4">
+        <v>36.37</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>130.82</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>