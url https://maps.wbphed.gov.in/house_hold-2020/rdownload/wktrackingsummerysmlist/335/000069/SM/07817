--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -775,54 +775,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.19</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -836,54 +836,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>0.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.74</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -895,54 +895,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>91.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>73.62</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>80.42</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1051,54 +1051,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>130.82</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>75.52</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>57.73</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>