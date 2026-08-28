--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,117 +89,117 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Amrargar Piped Water Supply Scheme at Ausgram-II Block</t>
   </si>
   <si>
     <t>SM/07817</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Amrargarh Piped Water Supply Scheme at Amrargarh (10 Nos Habitation), Dombandi (2 Nos Habitation), Jamtara (2 Nos Habitation) &amp; Panch Mahali Village (Mouza), Ausgram-II Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000103/2021-2022</t>
+  </si>
+  <si>
+    <t>3875/BWD</t>
+  </si>
+  <si>
+    <t>27/07/2021</t>
+  </si>
+  <si>
+    <t>25/09/2021</t>
+  </si>
+  <si>
+    <t>B.B.C. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of village Road dismantled by laying pipeline for providing FHTC at Amarargarh Ankurepara, Bonpara &amp; Sahapara of AMARARGARH Piped Water Supply Scheme [Rectrofitting] under Ausgram-II Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte. [SL-06]</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2023-2024</t>
+  </si>
+  <si>
+    <t>154/DSD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT RAY</t>
+  </si>
+  <si>
     <t>Restoration of village Road dismantled by laying pipeline for providing FHTC at Amarargarh Mandalpara of AMARARGARH Piped Water Supply Scheme [Retrofitting] under Ausgram-II Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte. [SL-08]</t>
   </si>
   <si>
-    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000032/2023-2024</t>
   </si>
   <si>
     <t>156/DSD</t>
   </si>
   <si>
-    <t>13/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>PARTHA RAY</t>
   </si>
   <si>
     <t>Restoration of village Road dismantled by laying pipeline for providing FHTC at Amarargarh Dakshinpara of AMARARGARH Piped Water Supply Scheme [Retrofitting] under Ausgram-II Block within Durgapur (Burdwan North) Sub Division under Burdwan Division, P.H.E. Dte.[SL-07]</t>
   </si>
   <si>
     <t>ORD/000031/2023-2024</t>
   </si>
   <si>
     <t>155/DSD</t>
   </si>
   <si>
     <t>RAM MOHAN MUKHERJEE</t>
-  </si>
-[...31 lines deleted...]
-    <t>SAIKAT RAY</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of " Supplying and Laying of different dia UPVC pipe (LDS) including providing FHTC and Repairing and renovation of existing RCC OHR at Amrargarh under Amarargarh PWSS, Block- Aushgram-II, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Contractual Junior Engineer_2</t>
   </si>
   <si>
     <t>ORD/000041/2024-2025</t>
   </si>
   <si>
     <t>751/DWSD</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
@@ -753,257 +753,257 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>0.96</v>
+        <v>91.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.95</v>
+        <v>73.62</v>
       </c>
       <c r="R3" s="4">
-        <v>98.19</v>
+        <v>80.42</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>98.74</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>91.55</v>
+        <v>0.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>73.62</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>80.42</v>
+        <v>98.19</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>0.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.74</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1011,51 +1011,51 @@
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>36.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>