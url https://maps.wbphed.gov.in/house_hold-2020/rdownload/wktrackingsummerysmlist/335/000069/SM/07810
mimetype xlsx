--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -144,74 +144,50 @@
     <t>648/DSD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>03/12/2022</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Quotation for new service connection at URA PWSS TW-I under CMD/PHED</t>
   </si>
   <si>
     <t>BILL/00215/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-104</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...22 lines deleted...]
-    <t>SURAJIT MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +576,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -893,148 +869,87 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>6.65</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...18 lines deleted...]
-      <c r="H6" s="13" t="s">
+      <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>77.01</v>
+      </c>
+      <c r="P6" s="8">
+        <v>7.15</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>9.28</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>