--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -737,54 +737,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>66.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.15</v>
+        <v>51.62</v>
       </c>
       <c r="R3" s="4">
-        <v>10.72</v>
+        <v>77.4</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -798,54 +798,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>3.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.78</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -889,54 +889,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>77.01</v>
       </c>
       <c r="P6" s="8">
-        <v>7.15</v>
+        <v>55.24</v>
       </c>
       <c r="Q6" s="8">
-        <v>9.28</v>
+        <v>71.73</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>