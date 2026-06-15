--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -144,50 +144,74 @@
     <t>648/DSD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>03/12/2022</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Quotation for new service connection at URA PWSS TW-I under CMD/PHED</t>
   </si>
   <si>
     <t>BILL/00215/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-104</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order For the work of " Sinking of 250 x 150mm x 150mtr deapth by DR Rig, Construction of 01 (One) no temporary Kiosk for the necessary arrangement of electrification of Tube Well including laying UPVC distribution system (LDS) and other allied works at URA PWSS, Block-Galsi-II, Dist- Purba Bardhaman under Durgapur W/S Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer_3,JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000040/2024-2025</t>
+  </si>
+  <si>
+    <t>753/DWSD</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>SURAJIT MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -576,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -869,87 +893,148 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>6.65</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>20.93</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>3.31</v>
+      </c>
+      <c r="R6" s="4">
+        <v>15.8</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>97.94</v>
+      </c>
+      <c r="P7" s="8">
+        <v>58.55</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>59.78</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>