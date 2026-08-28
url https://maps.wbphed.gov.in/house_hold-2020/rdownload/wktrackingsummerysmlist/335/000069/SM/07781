--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,156 +110,156 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Joykrishnapur Piped Water Supply Scheme at Joykrishnapur (4 Nos Habitation), Pilgram &amp; Taranagar (2 Nos Habitation) Village (Mouza), Galsi-II Block under Burdwan Divn., PHE Dte.[Agreement No. 609/BWD OF 2020-2021]</t>
   </si>
   <si>
     <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000380/2020-2021</t>
   </si>
   <si>
     <t>752/BWD</t>
   </si>
   <si>
     <t>29/01/2021</t>
   </si>
   <si>
     <t>15/03/2021</t>
   </si>
   <si>
     <t>SUDHAMAY MAJUMDAR</t>
   </si>
   <si>
+    <t>Laying of parallel line with 90 mm dia uPVC pipe within Node 86-88 and providing air valve for improvement of water supply to FHTC at Pilgram village within Jaykrishnapur and its adjoining mouzas W/S Scheme under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte. [Gr.-I)</t>
+  </si>
+  <si>
+    <t>ORD/000464/2021-2022</t>
+  </si>
+  <si>
+    <t>81/DSD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>13/03/2022</t>
+  </si>
+  <si>
+    <t>TARAMA AGENCY</t>
+  </si>
+  <si>
+    <t>Making Connection with 90 mm dia uPVC pipe within Node 162-168 for improvement of water supply to FHTC at Taranagar village within Jaykrishnapur and its adjoining mouzas W/S Scheme under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte. [SL-24]</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000866/2022-2023</t>
+  </si>
+  <si>
+    <t>722/DSD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>29/01/2023</t>
+  </si>
+  <si>
+    <t>Sinking of 200mm dia River bank Tube Well 60 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Deep Well Screen (RMS) at Taranagar village under Joykrishnapur water supply scheme,Block -Galsi-II, Dist - Purba Bardhaman under Durgapur Sub Division, PHE Dte. [Gr.-A]</t>
+  </si>
+  <si>
+    <t>ORD/000330/2022-2023</t>
+  </si>
+  <si>
+    <t>533/DSD</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>ANIRUDDHA FARUQUE</t>
+  </si>
+  <si>
+    <t>Sinking of 200mm dia River bank Tube Well 60 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Deep Well Screen (RMS) at Simuliya village under Joykrishnapur water supply scheme,Block -Galsi-II, Dist - Purba Bardhaman under Durgapur Sub Division, PHE Dte. [Gr.-B]</t>
+  </si>
+  <si>
+    <t>ORD/000331/2022-2023</t>
+  </si>
+  <si>
+    <t>534/DSD</t>
+  </si>
+  <si>
+    <t>SANDIPAN SENGUPTA</t>
+  </si>
+  <si>
     <t>Restoration of damaged pipeline of distribution main for construction of drain, concrete road etc. at various point at Jaykrishnapur, Taranagar and Pilgram village for providing FHTC within Jaykrishnapur W/S Scheme in Galsi-II Block under Burdwan Division, P.H.E. Dte.[SL-A]</t>
   </si>
   <si>
     <t>ORD/000622/2021-2022</t>
   </si>
   <si>
     <t>162/DSD</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>15/04/2022</t>
   </si>
   <si>
-    <t>Sinking of 200mm dia River bank Tube Well 60 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Deep Well Screen (RMS) at Taranagar village under Joykrishnapur water supply scheme,Block -Galsi-II, Dist - Purba Bardhaman under Durgapur Sub Division, PHE Dte. [Gr.-A]</t>
-[...62 lines deleted...]
-    <t>13/03/2022</t>
+    <t>Vehicle bill for the month of September &amp; October'2023.</t>
+  </si>
+  <si>
+    <t>BILL/01676/2023-2024</t>
+  </si>
+  <si>
+    <t>961/JJM</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>SUJAUDDIN SEKH</t>
   </si>
   <si>
     <t>Hire &amp; fuel charges of vehicle (Car No.-WB-37C-8293) for the office of the Assistant Engineer, Durgapur Sub-Division, PHE Dte. for the month of April'23.</t>
   </si>
   <si>
     <t>BILL/00293/2023-2024</t>
   </si>
   <si>
     <t>203/JJM</t>
   </si>
   <si>
     <t>01/06/2023</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/12/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -809,402 +809,402 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>43.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>30.35</v>
+        <v>73.64</v>
       </c>
       <c r="R3" s="4">
-        <v>69.02</v>
+        <v>167.48</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.81</v>
+        <v>3.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.64</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>4.35</v>
+        <v>2.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.62</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>4.35</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>2.07</v>
+        <v>4.35</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100.12</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>3.12</v>
+        <v>4.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>0.4</v>
+        <v>0.65</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
@@ -1217,91 +1217,91 @@
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>0.65</v>
+        <v>0.4</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>63.72</v>
       </c>
       <c r="P11" s="8">
-        <v>30.35</v>
+        <v>87.78</v>
       </c>
       <c r="Q11" s="8">
-        <v>47.63</v>
+        <v>137.76</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>