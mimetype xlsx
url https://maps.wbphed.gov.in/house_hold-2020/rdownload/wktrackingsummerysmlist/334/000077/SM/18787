--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,68 @@
     <t>604./AE-III</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Construction of OHR, Construction of Boundary wall, pump house and laying distribution system along with FHTC works at Augmentation of Dubrajpur (Rural) &amp; its adjoining mouzas water supply scheme within Dubrajpur under Birbhum Division, PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
     <t>ORD/000472/2023-2024</t>
   </si>
   <si>
     <t>524/BHM</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>KOUSIK DAS</t>
+  </si>
+  <si>
+    <t>Supply, delivery and storage of different Electro-Mechanical accessories at Augmentation of Dubrajpur PWSS under Bolpur Mmechanical Dsivision, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2024-2025</t>
+  </si>
+  <si>
+    <t>3758/Bol.MD</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>M. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -826,54 +844,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>41.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>28.93</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70.26</v>
       </c>
       <c r="S3" s="4">
         <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -887,54 +905,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>78.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>34.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>43.53</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1009,54 +1027,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>4.04</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.45</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1070,54 +1088,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>8.61</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1192,54 +1210,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>3.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.83</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1253,101 +1271,162 @@
       <c r="I10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>457.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>72.69</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>15.88</v>
       </c>
       <c r="S10" s="4">
         <v>64</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>39.41</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>25.39</v>
+      </c>
+      <c r="R11" s="4">
+        <v>64.42</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>640.01</v>
+      </c>
+      <c r="P12" s="8">
+        <v>177.6</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>27.75</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>