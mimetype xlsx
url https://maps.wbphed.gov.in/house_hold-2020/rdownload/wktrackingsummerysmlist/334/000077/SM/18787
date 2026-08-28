--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,168 +113,156 @@
   <si>
     <t>Providing and installation of Low Lift Pumping Machineries including other works for Augmentation of Dubrajpur (Rural) Piped Water Supply Scheme under Bolpur Mechanical Division PHE Dte. Block : Dubrajpur, Dist : Birbhum</t>
   </si>
   <si>
     <t>Assistant Engineer-III</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001046/2023-2024</t>
   </si>
   <si>
     <t>06/BOL.MD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
+    <t>Birbhum Division</t>
+  </si>
+  <si>
+    <t>Sinking of Tubewell, Construction of OHR, Construction of Boundary wall, pump house and laying distribution system along with FHTC works at Augmentation of Dubrajpur (Rural) &amp; its adjoining mouzas water supply scheme within Dubrajpur under Birbhum Division, PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000472/2023-2024</t>
+  </si>
+  <si>
+    <t>524/BHM</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>KOUSIK DAS</t>
+  </si>
+  <si>
     <t>Providing and installation of High Lift Pumping Machineries including others at Augmentation of Dubrajpur (Rural) Piped Water Supply Scheme under Bolpur Mechanical Division PHE Dte. Block : Dubrajpur, Dist : Birbhum.</t>
   </si>
   <si>
     <t>ORD/001045/2023-2024</t>
   </si>
   <si>
     <t>05/BOL.MD</t>
   </si>
   <si>
     <t>SATYAJIT GHOSH</t>
   </si>
   <si>
-    <t>Supply and Delivery of 100 KG , baby chlorine cylinder for different water supply scheme under Bolpur Mechanical Division PHE. Dte</t>
-[...5 lines deleted...]
-    <t>613./AE-III</t>
+    <t>Replacement of PDB cum MCC Panel including other allieds works at Augmentation of Dubrajpur Water Supply Scheme under Bolpur Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001212/2023-2024</t>
+  </si>
+  <si>
+    <t>374/BOL.MD</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>05/04/2024</t>
+  </si>
+  <si>
+    <t>BIRBHUM ELECTRIC WORKS</t>
+  </si>
+  <si>
+    <t>Allied work for Construction of Boundary wall near Mama Bhagne Pahar &amp; Shifting of Rising main pipe line near Sal River Bridge due to pipe line beneath the NH Road under the Augmentation of Dubrajpur Rural Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E. Dte. Within Birbhum Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>JE2, Birbhum Sadar Sub-Division,JE3</t>
+  </si>
+  <si>
+    <t>ORD/000514/2023-2024</t>
+  </si>
+  <si>
+    <t>662/BHM</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>RICK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of Gasious Chlorination system and others at Dubrajpur Aug. water supply scheme under Bolpur Mechanical Division PHE, Dte</t>
+  </si>
+  <si>
+    <t>ORD/001313/2023-2024</t>
+  </si>
+  <si>
+    <t>604./AE-III</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>17/04/2024</t>
   </si>
   <si>
-    <t>UNIVERSAL ENTERPRISES</t>
-[...41 lines deleted...]
-    <t>BIRBHUM ELECTRIC WORKS</t>
+    <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Supply &amp; Delivery at site of 10 H.P Submersible Pumping Machinery for Beluti PWSS at Mayureswar-II Block under Bolpur Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001343/2023-2024</t>
   </si>
   <si>
     <t>612./AE-III</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
-  </si>
-[...31 lines deleted...]
-    <t>KOUSIK DAS</t>
   </si>
   <si>
     <t>Supply, delivery and storage of different Electro-Mechanical accessories at Augmentation of Dubrajpur PWSS under Bolpur Mmechanical Dsivision, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000511/2024-2025</t>
   </si>
   <si>
     <t>3758/Bol.MD</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>M. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -681,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -866,567 +854,506 @@
         <v>41.18</v>
       </c>
       <c r="Q3" s="4">
         <v>28.93</v>
       </c>
       <c r="R3" s="4">
         <v>70.26</v>
       </c>
       <c r="S3" s="4">
         <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>78.65</v>
+        <v>457.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>34.24</v>
+        <v>72.69</v>
       </c>
       <c r="R4" s="4">
-        <v>43.53</v>
+        <v>15.88</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="4">
+        <v>78.65</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>34.24</v>
+      </c>
+      <c r="R5" s="4">
+        <v>43.53</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>4.04</v>
+        <v>8.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.9</v>
+        <v>8.61</v>
       </c>
       <c r="R6" s="4">
-        <v>96.45</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>8.61</v>
+        <v>4.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>8.61</v>
+        <v>3.9</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>96.45</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>1.82</v>
+        <v>3.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.83</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>3.84</v>
+        <v>1.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.83</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.78</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>457.67</v>
+        <v>39.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>72.69</v>
+        <v>25.39</v>
       </c>
       <c r="R10" s="4">
-        <v>15.88</v>
+        <v>64.42</v>
       </c>
       <c r="S10" s="4">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...30 lines deleted...]
-      <c r="L11" s="4" t="s">
+      <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>635.24</v>
+      </c>
+      <c r="P11" s="8">
+        <v>177.6</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>27.96</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>