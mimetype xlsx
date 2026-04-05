--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,71 @@
     <t>2390/BHM</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>Sinking of 250 X 150 mm Dia, 150 m deep Tube Well Drilling by Direct Rotary method, Construction of 5.90 m X 4.10 m Pump room/ Chlorine room with sanitary arrangements, 350 CuM OHR, Boundary wall, Soil Investigation, Land development, Rising main, Laying distribution, road restoration and Providing FHTC, related to water supply scheme at Mahesha &amp; its adjoining mouzas water supply scheme within Mayureswar-II Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte".</t>
   </si>
   <si>
     <t>JE2</t>
   </si>
   <si>
     <t>ORD/000086/2024-2025</t>
   </si>
   <si>
     <t>1952/BHM</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>01/11/2026</t>
   </si>
   <si>
     <t>S K CONSTRUCTION VILL&amp; POST - DEBKUNDA, P.S - BELDANGA, DIST - MURSHIDABAD</t>
+  </si>
+  <si>
+    <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
+  </si>
+  <si>
+    <t>Estimator,JE</t>
+  </si>
+  <si>
+    <t>ORD/000492/2024-2025</t>
+  </si>
+  <si>
+    <t>203/BHM</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1431,87 +1452,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>609.18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>67.84</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>874.07</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>