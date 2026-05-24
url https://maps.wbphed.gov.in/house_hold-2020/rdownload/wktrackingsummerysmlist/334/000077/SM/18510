--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,68 @@
     <t>01/11/2026</t>
   </si>
   <si>
     <t>S K CONSTRUCTION VILL&amp; POST - DEBKUNDA, P.S - BELDANGA, DIST - MURSHIDABAD</t>
   </si>
   <si>
     <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
   </si>
   <si>
     <t>Estimator,JE</t>
   </si>
   <si>
     <t>ORD/000492/2024-2025</t>
   </si>
   <si>
     <t>203/BHM</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Erection of Sign Board (900mm X 600mm) for demarcation of land at various places under Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE,AE(HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000458/2024-2025</t>
+  </si>
+  <si>
+    <t>3608/BHM</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1127,54 +1145,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>3.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>71.94</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1190,54 +1208,54 @@
       <c r="I8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>3.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1253,54 +1271,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>7.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.69</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1316,54 +1334,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>7.25</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.08</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.65</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1438,54 +1456,54 @@
       <c r="I12" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>609.18</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>42.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>7.05</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1515,87 +1533,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>67.84</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>40.29</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>95</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>914.36</v>
+      </c>
+      <c r="P15" s="8">
+        <v>63.8</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>6.98</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>