--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,74 @@
     <t>16/01/2025</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Erection of Sign Board (900mm X 600mm) for demarcation of land at various places under Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE,AE(HQ)</t>
   </si>
   <si>
     <t>ORD/000458/2024-2025</t>
   </si>
   <si>
     <t>3608/BHM</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>New Service Connection at Mahesha PWSS P/H-II</t>
+  </si>
+  <si>
+    <t>BILL/01801/2024-2025</t>
+  </si>
+  <si>
+    <t>98/4</t>
+  </si>
+  <si>
+    <t>17/07/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>New Service Connection at Mahesha PWSS P/H-IV</t>
+  </si>
+  <si>
+    <t>BILL/01800/2024-2025</t>
+  </si>
+  <si>
+    <t>98/05</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1596,87 +1620,205 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>40.29</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.11</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.85</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>923.33</v>
+      </c>
+      <c r="P17" s="8">
+        <v>63.8</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>6.91</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>