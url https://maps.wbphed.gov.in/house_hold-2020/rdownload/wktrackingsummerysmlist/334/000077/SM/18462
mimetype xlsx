--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>22/05/2025</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>HIRANMAY GHOSH</t>
   </si>
   <si>
     <t>Laying of rising main pipe line, Jack Pushing of Railway &amp; NH-14 for Chinpai Piped Water Supply Scheme in Rajnagar Block under Birbhum Sadar Sub-Division, PHE Dte. within Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE2</t>
   </si>
   <si>
     <t>ORD/000219/2025-2026</t>
   </si>
   <si>
     <t>2164/BHM</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>18/11/2025</t>
+  </si>
+  <si>
+    <t>Construction of 100 Cum Capacity CWR as per departmental drawing nearer to Purba Bonkati for collection of water from Chinpai Head work site under Chinpai Piped Water Supply Scheme under Birbhum Sadar Sub- Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000055/2025-2026</t>
+  </si>
+  <si>
+    <t>307/BSSD</t>
+  </si>
+  <si>
+    <t>21/06/2025</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -816,54 +834,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>106.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>56.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>53.21</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -997,54 +1015,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>7.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1060,54 +1078,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>2497.19</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>393.92</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>15.77</v>
       </c>
       <c r="S7" s="4">
         <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1200,87 +1218,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P9" s="4">
         <v>73.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>17.82</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>2901.95</v>
+      </c>
+      <c r="P11" s="8">
+        <v>458.8</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>15.81</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>