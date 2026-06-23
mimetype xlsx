--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,74 @@
     <t>2164/BHM</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>Construction of 100 Cum Capacity CWR as per departmental drawing nearer to Purba Bonkati for collection of water from Chinpai Head work site under Chinpai Piped Water Supply Scheme under Birbhum Sadar Sub- Division within Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
     <t>ORD/000055/2025-2026</t>
   </si>
   <si>
     <t>307/BSSD</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>New Power connection at Chinpai PWSS (L/L)</t>
+  </si>
+  <si>
+    <t>BILL/01692/2024-2025</t>
+  </si>
+  <si>
+    <t>98/11</t>
+  </si>
+  <si>
+    <t>17/07/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Chinpai PWSS H/L site under Dubrajpur Block</t>
+  </si>
+  <si>
+    <t>BILL/01694/2024-2025</t>
+  </si>
+  <si>
+    <t>98/12</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,73 +693,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1281,87 +1305,205 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>17.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>13.5</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>11.96</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>2927.4</v>
+      </c>
+      <c r="P13" s="8">
+        <v>458.8</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>15.67</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>