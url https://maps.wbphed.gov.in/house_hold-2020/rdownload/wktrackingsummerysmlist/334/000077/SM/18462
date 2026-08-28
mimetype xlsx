--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -80,153 +80,153 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Dubrajpur</t>
   </si>
   <si>
+    <t>Birbhum Division</t>
+  </si>
+  <si>
+    <t>Chinpai Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/18462</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Different works related to water supply scheme at CHINPAI, LOBA &amp; PARATPUR and its adjoining mouzas water supply scheme within DUBRAJPUR Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE1</t>
+  </si>
+  <si>
+    <t>ORD/000265/2023-2024</t>
+  </si>
+  <si>
+    <t>3476/BHM</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/11/2026</t>
+  </si>
+  <si>
+    <t>B RAI CONSTRUCTION COMPANY</t>
+  </si>
+  <si>
     <t>Bolpur Mechanical</t>
   </si>
   <si>
-    <t>Chinpai Piped Water Supply Scheme.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing electro-mechanical accessories and others for Chinpai &amp; Adjoining moujas water supply scheme under Bolpur Mechanical Division, PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer-III</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000383/2023-2024</t>
   </si>
   <si>
     <t>1914/Bol.MD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>10/08/2024</t>
   </si>
   <si>
     <t>M/S P.P ELECTRICALS</t>
   </si>
   <si>
-    <t>Birbhum Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000070/2022-2023</t>
   </si>
   <si>
     <t>1390/BHM</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000186/2023-2024</t>
   </si>
   <si>
     <t>3281/BHM</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>Supply and Delivery of Pump Starter, Diaphragm type Chlorinator dosing pump and Colum pipes at Chinpai and Adjoining moujas water supply scheme under Bolpur Mechanical Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/001314/2023-2024</t>
   </si>
   <si>
     <t>707/Bol.MD</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
-  </si>
-[...22 lines deleted...]
-    <t>B RAI CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Construction of 100 Cum Capacity CWR as per departmental drawing nearer to Kochujore for collection of water from Chinpai Head work site under Chinpai Piped Water Supply Scheme under Birbhum Sadar Sub- Division within Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000056/2025-2026</t>
   </si>
   <si>
     <t>308/BSSD</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>HIRANMAY GHOSH</t>
   </si>
   <si>
     <t>Laying of rising main pipe line, Jack Pushing of Railway &amp; NH-14 for Chinpai Piped Water Supply Scheme in Rajnagar Block under Birbhum Sadar Sub-Division, PHE Dte. within Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE2</t>
   </si>
@@ -855,511 +855,511 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>106.93</v>
+        <v>2497.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>56.9</v>
+        <v>267.6</v>
       </c>
       <c r="R3" s="4">
-        <v>53.21</v>
+        <v>10.72</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>179.71</v>
+        <v>106.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>56.9</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>53.21</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>1.02</v>
+        <v>179.71</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>7.99</v>
+        <v>1.02</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.99</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>2497.19</v>
+        <v>7.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>393.92</v>
+        <v>7.99</v>
       </c>
       <c r="R7" s="4">
-        <v>15.77</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>17.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
         <v>73.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>17.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
@@ -1374,51 +1374,51 @@
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
@@ -1443,54 +1443,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>2927.4</v>
       </c>
       <c r="P13" s="8">
-        <v>458.8</v>
+        <v>332.48</v>
       </c>
       <c r="Q13" s="8">
-        <v>15.67</v>
+        <v>11.36</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>