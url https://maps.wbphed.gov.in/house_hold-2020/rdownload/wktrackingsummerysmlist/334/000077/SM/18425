--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -107,123 +107,123 @@
   <si>
     <t>Construction of Intake, CWR, Pump House, Raw &amp; Clear Water Pumping Main and Booster Station for Sub-surface Based PWSS (Zone No. 1 to 20) in Koyrasole Block under Birbhum division, PHE Dte</t>
   </si>
   <si>
     <t>SM/18425</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000197/2023-2024</t>
   </si>
   <si>
     <t>3810/BHM</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Survey, Planning, Design, Supply, Delivery, Erection, Construction, Commissioning and Completion in all respect all Civil and E&amp;M Works including all allied, related and Enabling Works for 5.0 MGD capacity Radial Collector Well, Access Bridge, Substation Building, 1000 Cum capacity UGR with high lift Pump House and Raw Water Rising Main from Collector Well to River Bank UGR including 03(Three) months Trial Run and subsequent Operation &amp; Maintenance for 1(One) year for Sub-Surface Water Based Piped Water Supply Scheme in Khairasole Block, District Birbhum on Turnkey basis under Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000580/2023-2024</t>
+  </si>
+  <si>
+    <t>445/BHM</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>G B CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Supply and Installation of Submersible pumping machineries and other electromechanical equipments at 20 nos. OHR site Piped water supply scheme of Khoyrasole project under Khoyrasole Block in the Dist. of Birbhum under Bolpur Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-III</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000579/2024-2025</t>
+  </si>
+  <si>
+    <t>3892/Bol.MD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>SATYAJIT GHOSH</t>
+  </si>
+  <si>
     <t>RTOR000262/2023-2024</t>
   </si>
   <si>
     <t>623/BHM</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
-    <t>Bolpur Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection at Intake site for sub-surface based piped water supply scheme at Khoyrasole .</t>
   </si>
   <si>
     <t>BILL/00084/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-2025-21</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...46 lines deleted...]
-    <t>SATYAJIT GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -809,296 +809,296 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>301.46</v>
+        <v>2150.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1670.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>77.65</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>10.9</v>
+        <v>145.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>67.61</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.39</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="P6" s="4">
-        <v>2150.9</v>
+        <v>301.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>145.74</v>
+        <v>10.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>4239.08</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>1737.77</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>40.99</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>