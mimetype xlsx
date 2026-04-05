--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,71 @@
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Different works related to water supply scheme at DHANASAHA, CHHATAR-BANDI, BHABANIPUR, BHUBANESWAR Piped Water Supply Scheme within ILLAMBAZAR Block including supply of all labour &amp; materials under Bolpur Sub-Division within Birbhum Division, PHE Dte</t>
   </si>
   <si>
     <t>JE1</t>
   </si>
   <si>
     <t>ORD/000384/2023-2024</t>
   </si>
   <si>
     <t>4141/BHM</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>B RAI CONSTRUCTION COMPANY</t>
+  </si>
+  <si>
+    <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
+  </si>
+  <si>
+    <t>Estimator,JE</t>
+  </si>
+  <si>
+    <t>ORD/000492/2024-2025</t>
+  </si>
+  <si>
+    <t>203/BHM</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1121,87 +1142,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>2996.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P9" s="4">
+        <v>67.84</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>24467.43</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>