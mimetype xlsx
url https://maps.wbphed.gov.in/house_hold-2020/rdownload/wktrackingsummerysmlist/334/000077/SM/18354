--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -159,77 +159,50 @@
     <t>292/BSD</t>
   </si>
   <si>
     <t>29/07/2022</t>
   </si>
   <si>
     <t>27/10/2022</t>
   </si>
   <si>
     <t>Bolpur Mechanical</t>
   </si>
   <si>
     <t>New Power Connection at Chhatarbandi PWSS under Bolpur Mechanical division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00415/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-132</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Different works related to water supply scheme at DHANASAHA, CHHATAR-BANDI, BHABANIPUR, BHUBANESWAR Piped Water Supply Scheme within ILLAMBAZAR Block including supply of all labour &amp; materials under Bolpur Sub-Division within Birbhum Division, PHE Dte</t>
   </si>
   <si>
     <t>JE1</t>
   </si>
   <si>
     <t>ORD/000384/2023-2024</t>
   </si>
   <si>
     <t>4141/BHM</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>B RAI CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
   </si>
@@ -660,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -882,54 +855,54 @@
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -943,54 +916,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>2.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.05</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1026,266 +999,203 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>2996.46</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>2996.46</v>
+        <v>67.84</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A9" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>3127.67</v>
+      </c>
+      <c r="P9" s="8">
+        <v>90.91</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>2.91</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>