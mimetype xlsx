--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,77 @@
     <t>27/09/2025</t>
   </si>
   <si>
     <t>B RAI CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
   </si>
   <si>
     <t>Estimator,JE</t>
   </si>
   <si>
     <t>ORD/000492/2024-2025</t>
   </si>
   <si>
     <t>203/BHM</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1115,87 +1142,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>67.84</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>31.88</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0.15</v>
+      </c>
+      <c r="S9" s="4">
+        <v>11</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>24467.43</v>
+      </c>
+      <c r="P10" s="8">
+        <v>122.79</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>