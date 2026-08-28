--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -89,141 +89,141 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Supply and delivery of Desktop Computer and Multifunction machine (Printer including Scanner) under Birbhum Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/18278</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
+    <t>Supply and delivery of stationary articles under office of the assistant engineer, RWS Birbhum Division PHE Dte. (2nos 18A tonner received in good condition)</t>
+  </si>
+  <si>
+    <t>BILL/00363/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-169</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>DISHA GARMENT</t>
+  </si>
+  <si>
+    <t>Payment of GEM for Supply of HP Desktop 280G9 (6x3W3PA), Canon Printer LBP6030B APC UPS 600VA HP Pendrive 32GB and Quick heal total Security 3 user 3 year</t>
+  </si>
+  <si>
+    <t>BILL/00448/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-214</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>PC CONCERN</t>
+  </si>
+  <si>
+    <t>Supply and delivery of stationary articles under the office of the A.E RWS, Birbhum Sub Division PHE Dte (HP CC388A tonner HP CC3888A tonner HP CC388A tonner HP)</t>
+  </si>
+  <si>
+    <t>BILL/00362/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-168</t>
+  </si>
+  <si>
     <t>Supply and delivery of stationary articles under office of the assistant engineer, RWS Birbhum Division PHE Dte. (HP ink cartridge oem ribbon cartridge length 12.12 meter))</t>
   </si>
   <si>
     <t>BILL/00364/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-167</t>
   </si>
   <si>
-    <t>19/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>R S TECHNOLOGY</t>
   </si>
   <si>
-    <t>Supply and delivery of stationary articles under office of the assistant engineer, RWS Birbhum Division PHE Dte. (2nos 18A tonner received in good condition)</t>
-[...32 lines deleted...]
-    <t>BP-2023-24-168</t>
+    <t>supply of HP 21.5" led monitor p22VB (3C0E6A7) APC UPS 600VA HP toner 88A Black Cartridge 88AD and Brother toner TNB021 under Birbhum Division PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00188/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-72</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>PCCONCERN</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of HP Desktop 280G9 (6x3W3PA) and desktop PC (10 pc) canon printer LBP6030B and Printer(1Pc) APC UPS 600VA and UPS (10Pc), Canon Printer imageclass MF275DW and Printer (1pc) and Quick Heal total security 10 user 3years and antivirus (1Pc) under Birbhum Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00926/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-419</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
   </si>
   <si>
     <t>Supply of Plain Copier Paper Bindal A4 Size with 75 G Per Through GEM (quantity 100)</t>
   </si>
   <si>
     <t>BILL/00870/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-400</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>URBAN ROOTS</t>
-  </si>
-[...25 lines deleted...]
-    <t>PCCONCERN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,222 +768,222 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="P4" s="4">
-        <v>0.05</v>
+        <v>2.25</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="P5" s="4">
-        <v>2.25</v>
+        <v>0.05</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P6" s="4">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -996,51 +996,51 @@
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>0.25</v>
+        <v>0.59</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
@@ -1050,51 +1050,51 @@
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="P8" s="4">
         <v>6.63</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
@@ -1110,51 +1110,51 @@
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>0.59</v>
+        <v>0.25</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>