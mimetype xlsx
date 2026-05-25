--- v2 (2026-03-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,74 @@
     <t>31/07/2025</t>
   </si>
   <si>
     <t>SUNIL RABIDAS</t>
   </si>
   <si>
     <t>Sinking of 250 X 150 mm Dia (through) and 180 m deep tubewell , 5.90 m X 4.10 m Pump room/ Chlorine room with sanitary arrangements, 250 CuM OHR, Boundary wall, Soil Investigation, Land development, Rising main, Laying distribution, road restoration and Providing functional household tap connection related to water supply scheme at Budhigram &amp; its adjoining mouzas water supply scheme within RAMPURHAT-II Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
   </si>
   <si>
     <t>JE2,JE3</t>
   </si>
   <si>
     <t>ORD/000413/2024-2025</t>
   </si>
   <si>
     <t>3315/BHM</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>04/12/2026</t>
   </si>
   <si>
     <t>GHOSH &amp; BROTHERS DEVCON PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Erection of Sign Board (900mm X 600mm) for demarcation of land at various places under Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE,AE(HQ)</t>
+  </si>
+  <si>
+    <t>Estimator,JE</t>
+  </si>
+  <si>
+    <t>ORD/000458/2024-2025</t>
+  </si>
+  <si>
+    <t>3608/BHM</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -792,54 +816,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.47</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -914,54 +938,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>7.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.71</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>74.97</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -977,54 +1001,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>44.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>29.16</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1054,87 +1078,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>346.49</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P8" s="4">
+        <v>40.29</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>95</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>461.13</v>
+      </c>
+      <c r="P9" s="8">
+        <v>23.17</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>5.02</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>