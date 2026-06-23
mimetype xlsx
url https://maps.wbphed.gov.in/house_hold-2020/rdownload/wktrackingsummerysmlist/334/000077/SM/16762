--- v3 (2026-05-25)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,62 @@
     <t>GHOSH &amp; BROTHERS DEVCON PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Erection of Sign Board (900mm X 600mm) for demarcation of land at various places under Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE,AE(HQ)</t>
   </si>
   <si>
     <t>Estimator,JE</t>
   </si>
   <si>
     <t>ORD/000458/2024-2025</t>
   </si>
   <si>
     <t>3608/BHM</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Budhigram PWSS P/H-I at Block- Rampurhat-II</t>
+  </si>
+  <si>
+    <t>BILL/00404/2025-2026</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,73 +663,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1141,87 +1153,144 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P8" s="4">
         <v>40.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" s="4">
+        <v>3.2</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>464.33</v>
+      </c>
+      <c r="P10" s="8">
+        <v>23.17</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>4.99</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>