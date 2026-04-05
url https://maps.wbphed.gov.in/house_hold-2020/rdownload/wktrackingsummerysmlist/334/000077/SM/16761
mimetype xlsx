--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -161,51 +161,51 @@
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>S.K.ELECTRICALS</t>
   </si>
   <si>
     <t>Construction of 5.90 m X 4.10 m Pump room/ Chlorine room with sanitary arrangements, 200 CuM OHR, Boundary wall, Soil Investigation, Land development, Rising main, Laying distribution, road restoration and Providing functional household tap connection related to water supply scheme at CHHORA &amp; its adjoining mouzas water supply scheme within RAMPURHAT-I Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte".</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE1,JE2</t>
   </si>
   <si>
     <t>ORD/000098/2024-2025</t>
   </si>
   <si>
     <t>2116/BHM</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>ASIM KUMAR MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>