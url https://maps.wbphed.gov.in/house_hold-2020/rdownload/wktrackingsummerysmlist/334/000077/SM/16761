--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -880,54 +880,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>27.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>56.67</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -977,54 +977,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>452.48</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>15.66</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>3.46</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>