--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,74 @@
     <t>S.K.ELECTRICALS</t>
   </si>
   <si>
     <t>Construction of 5.90 m X 4.10 m Pump room/ Chlorine room with sanitary arrangements, 200 CuM OHR, Boundary wall, Soil Investigation, Land development, Rising main, Laying distribution, road restoration and Providing functional household tap connection related to water supply scheme at CHHORA &amp; its adjoining mouzas water supply scheme within RAMPURHAT-I Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte".</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE1,JE2</t>
   </si>
   <si>
     <t>ORD/000098/2024-2025</t>
   </si>
   <si>
     <t>2116/BHM</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>ASIM KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Chhora PWSS P/H-1 (Chakaipur), Block- Rampurhat-I</t>
+  </si>
+  <si>
+    <t>BILL/01241/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-362</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Chhora PWSS P/H-II (Mouza- Chora) at Block- Rampurhat-I</t>
+  </si>
+  <si>
+    <t>BILL/01240/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-363</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,73 +621,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -957,87 +981,205 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>400.06</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>4.92</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P8" s="4">
+        <v>3.16</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>460.56</v>
+      </c>
+      <c r="P9" s="8">
+        <v>15.66</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>3.4</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>