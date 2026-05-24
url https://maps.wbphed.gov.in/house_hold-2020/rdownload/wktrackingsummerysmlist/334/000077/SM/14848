--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -164,81 +164,57 @@
   <si>
     <t>ORD/000112/2024-2025</t>
   </si>
   <si>
     <t>2164/BHM</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>PALCON</t>
   </si>
   <si>
     <t>RTOR000023/2024-2025</t>
   </si>
   <si>
     <t>2446/BHM</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...5 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Construction of Tube Well (300 MM x 200 MM x Depth 450 Mtr) for Bheter WSS (TW No. I and II), Block- Nanoor, in Birbhum District under Bolpur Mechanical Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...19 lines deleted...]
-    <t>Construction of Tube Well (300 MM x 200 MM x Depth 450 Mtr) for Bheter WSS (TW No. I and II), Block- Nanoor, in Birbhum District under Bolpur Mechanical Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000955/2024-2025</t>
   </si>
   <si>
     <t>4522/BOL.MD</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>SATYAJIT GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -642,73 +618,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -807,54 +783,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.91</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1027,188 +1003,125 @@
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>75.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>414.45</v>
+      </c>
+      <c r="P8" s="8">
+        <v>3.14</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0.76</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>