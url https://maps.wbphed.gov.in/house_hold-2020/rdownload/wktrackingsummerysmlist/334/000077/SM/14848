--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,74 @@
     <t>30/08/2024</t>
   </si>
   <si>
     <t>Bolpur Mechanical</t>
   </si>
   <si>
     <t>Construction of Tube Well (300 MM x 200 MM x Depth 450 Mtr) for Bheter WSS (TW No. I and II), Block- Nanoor, in Birbhum District under Bolpur Mechanical Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000955/2024-2025</t>
   </si>
   <si>
     <t>4522/BOL.MD</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>SATYAJIT GHOSH</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,73 +642,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1041,87 +1065,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>75.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>11</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>21754.22</v>
+      </c>
+      <c r="P9" s="8">
+        <v>3.14</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.01</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>