--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -116,144 +116,144 @@
   <si>
     <t>Continuation Work Order for "Preparation &amp; Submission of Detail Project Report (DPR) for BHETER Piped Water Supply Scheme under Nanoor Development Block within Bolpur Sub-Division under Birbhum Division, PHE Dte.".</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE4</t>
   </si>
   <si>
     <t>ORD/000620/2022-2023</t>
   </si>
   <si>
     <t>132/BSD</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000136/2023-2024</t>
   </si>
   <si>
     <t>1553/BHM</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of 5.90 m X 4.10 m Pump room/ Chlorine room with sanitary arrangements, 150 CuM OHR, Boundary wall, Soil Investigation, Land development, Rising main, Laying distribution, road restoration and Providing functional household tap connection related to Piped Water supply scheme at Bheter &amp; its adjoining mouzas within NANOOR Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>JE_BLK_NANOOR</t>
   </si>
   <si>
     <t>ORD/000112/2024-2025</t>
   </si>
   <si>
     <t>2164/BHM</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>PALCON</t>
   </si>
   <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Construction of Tube Well (300 MM x 200 MM x Depth 450 Mtr) for Bheter WSS (TW No. I and II), Block- Nanoor, in Birbhum District under Bolpur Mechanical Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000955/2024-2025</t>
+  </si>
+  <si>
+    <t>4522/BOL.MD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SATYAJIT GHOSH</t>
+  </si>
+  <si>
     <t>RTOR000023/2024-2025</t>
   </si>
   <si>
     <t>2446/BHM</t>
   </si>
   <si>
     <t>30/08/2024</t>
-  </si>
-[...46 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,340 +831,340 @@
       <c r="Q3" s="4">
         <v>3.14</v>
       </c>
       <c r="R3" s="4">
         <v>95.91</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>27.28</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>301.86</v>
+        <v>27.28</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>6.97</v>
+        <v>301.86</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
         <v>75.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>6.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>21754.22</v>