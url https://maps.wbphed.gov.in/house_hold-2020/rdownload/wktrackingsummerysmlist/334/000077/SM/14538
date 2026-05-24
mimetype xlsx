--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -152,51 +152,51 @@
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Different works related to water supply scheme at PARULIA, KHANPUR &amp; PADUMA and its adjoining mouzas water supply scheme within DUBRAJPUR Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE,JE3</t>
   </si>
   <si>
     <t>ORD/000076/2023-2024</t>
   </si>
   <si>
     <t>1425/BHM</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>30/06/2026</t>
   </si>
   <si>
     <t>BIPIN KUMAR SINGH</t>
   </si>
   <si>
     <t>Laying of distribution system and road restoration at Parulia Piped Water Supply Scheme, Dubrajpur Block, under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
     <t>ORD/000271/2025-2026</t>
   </si>
   <si>
     <t>2417/BHM</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -893,54 +893,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>2248.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>338.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>15.04</v>
       </c>
       <c r="S5" s="4">
         <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -990,54 +990,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>2580.09</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>338.14</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>13.11</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>