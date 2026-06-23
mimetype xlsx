--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,80 @@
     <t>25/04/2023</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BIPIN KUMAR SINGH</t>
   </si>
   <si>
     <t>Laying of distribution system and road restoration at Parulia Piped Water Supply Scheme, Dubrajpur Block, under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
     <t>ORD/000271/2025-2026</t>
   </si>
   <si>
     <t>2417/BHM</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>WAY LEAVE PERMISSION FOR USING THE RAILWAY LAND FOR LAYING WATER SUPPLY PIPE LINE OF UNDER GROUND RAILWAY TRACK CROSSING OF 600MM DIA M.S. CASING PIPE THROUGH 200 MM DIA M.S. CARRIER PIPE BY JACK PUSHING METHOD BETWEEN STATION KACHUJORE-SIURI AT KM 48/7-9 OF ASANSOL DIVISION, EASTERN RAILWAY.</t>
+  </si>
+  <si>
+    <t>BILL/00956/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-349</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>EASTERN RAILWAY</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Parulia PWSS under Suri West CCC at Dubrajpur Block</t>
+  </si>
+  <si>
+    <t>BILL/00055/2025-2026</t>
+  </si>
+  <si>
+    <t>98/19</t>
+  </si>
+  <si>
+    <t>17/07/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,73 +636,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -970,87 +1000,205 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>68.09</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>4.97</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>8.26</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>2593.33</v>
+      </c>
+      <c r="P9" s="8">
+        <v>338.14</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>13.04</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>