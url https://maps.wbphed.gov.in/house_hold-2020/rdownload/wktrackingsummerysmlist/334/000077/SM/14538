--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -80,159 +80,159 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Dubrajpur</t>
   </si>
   <si>
+    <t>Birbhum Division</t>
+  </si>
+  <si>
+    <t>PARULIA PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/14538</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Different works related to water supply scheme at PARULIA, KHANPUR &amp; PADUMA and its adjoining mouzas water supply scheme within DUBRAJPUR Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE,JE3</t>
+  </si>
+  <si>
+    <t>ORD/000076/2023-2024</t>
+  </si>
+  <si>
+    <t>1425/BHM</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>BIPIN KUMAR SINGH</t>
+  </si>
+  <si>
     <t>Bolpur Mechanical</t>
   </si>
   <si>
-    <t>PARULIA PIPED WATER SUPPLY SCHEME.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing electro-mechanical accessories and others for Parulia &amp; adjoining moujas water supply scheme under Bolpur Mechanical Division, PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer-III</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000053/2023-2024</t>
   </si>
   <si>
     <t>1060/Bol.MD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>08/06/2024</t>
   </si>
   <si>
     <t>CINZANO</t>
   </si>
   <si>
-    <t>Birbhum Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000069/2022-2023</t>
   </si>
   <si>
     <t>1402/BHM</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Different works related to water supply scheme at PARULIA, KHANPUR &amp; PADUMA and its adjoining mouzas water supply scheme within DUBRAJPUR Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>BIPIN KUMAR SINGH</t>
+    <t>WAY LEAVE PERMISSION FOR USING THE RAILWAY LAND FOR LAYING WATER SUPPLY PIPE LINE OF UNDER GROUND RAILWAY TRACK CROSSING OF 600MM DIA M.S. CASING PIPE THROUGH 200 MM DIA M.S. CARRIER PIPE BY JACK PUSHING METHOD BETWEEN STATION KACHUJORE-SIURI AT KM 48/7-9 OF ASANSOL DIVISION, EASTERN RAILWAY.</t>
+  </si>
+  <si>
+    <t>BILL/00956/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-349</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>EASTERN RAILWAY</t>
   </si>
   <si>
     <t>Laying of distribution system and road restoration at Parulia Piped Water Supply Scheme, Dubrajpur Block, under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
     <t>ORD/000271/2025-2026</t>
   </si>
   <si>
     <t>2417/BHM</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>EASTERN RAILWAY</t>
   </si>
   <si>
     <t>Quotation for new service connection at Parulia PWSS under Suri West CCC at Dubrajpur Block</t>
   </si>
   <si>
     <t>BILL/00055/2025-2026</t>
   </si>
   <si>
     <t>98/19</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -798,322 +798,322 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>69.83</v>
+        <v>2248.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>338.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>15.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>193.54</v>
+        <v>69.83</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2248.63</v>
+        <v>193.54</v>
       </c>
       <c r="Q5" s="4">
-        <v>338.14</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>15.04</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>68.09</v>
+        <v>4.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>4.97</v>
+        <v>68.09</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">