--- v2 (2026-03-03)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,62 @@
     <t>02/12/2024</t>
   </si>
   <si>
     <t>Sinking of 200 X 200 mm Dia (through) and 125 m deep tubewell, 02 nos, 5.90 m X 4.10 m Chlorine room with sanitary arrangements, 300 CuM OHR &amp; 150 cum OHR, 200 Cum CWR, Boundary wall with Gate, Soil Investigation, Land development, Rising main, Laying distribution, road restoration and Providing functional household tap connection related to water supply scheme at Bautia &amp; its adjoining mouzas water supply scheme within Nalhati-I Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE2</t>
   </si>
   <si>
     <t>ORD/000191/2024-2025</t>
   </si>
   <si>
     <t>2772/BHM</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>M/S GHOSH AND CO.</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Bautia (Block - Nalhati-I Block)</t>
+  </si>
+  <si>
+    <t>BILL/01806/2024-2025</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,73 +624,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -899,54 +911,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>24.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.31</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.39</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1021,101 +1033,158 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>887.39</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.66</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>2.44</v>
       </c>
       <c r="S7" s="4">
         <v>2</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>14.04</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>1472.24</v>
+      </c>
+      <c r="P9" s="8">
+        <v>32.97</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>2.24</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>