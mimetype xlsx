--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -92,138 +92,138 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Nalhati-I</t>
   </si>
   <si>
     <t>Bolpur Mechanical</t>
   </si>
   <si>
     <t>Bautia piped water supply scheme</t>
   </si>
   <si>
     <t>SM/14536</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Supply &amp; Installation of Low lift pumping machineries and other allied works for Bautia piped water supply scheme within Nalhati-I block, under Bolpur Mechanical Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-III</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000927/2023-2024</t>
+  </si>
+  <si>
+    <t>3559/BOL.MD</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S. UTTAM KUMAR CHATTERJEE</t>
+  </si>
+  <si>
     <t>Supply &amp; Installation of High lift pumping machineries and other allied works for Bautia piped water supply scheme within Nalhati-I block, under Bolpur Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-III</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000925/2023-2024</t>
   </si>
   <si>
     <t>3558/BOL.MD</t>
   </si>
   <si>
-    <t>04/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>03/03/2024</t>
   </si>
   <si>
     <t>R. N. S. TRADING</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000115/2023-2024</t>
   </si>
   <si>
     <t>1505/BHM</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Low lift pumping machineries and other allied works for Bautia piped water supply scheme within Nalhati-I block, under Bolpur Mechanical Division PHE Dte</t>
-[...11 lines deleted...]
-    <t>M/S. UTTAM KUMAR CHATTERJEE</t>
+    <t>Sinking of 200 X 200 mm Dia (through) and 125 m deep tubewell, 02 nos, 5.90 m X 4.10 m Chlorine room with sanitary arrangements, 300 CuM OHR &amp; 150 cum OHR, 200 Cum CWR, Boundary wall with Gate, Soil Investigation, Land development, Rising main, Laying distribution, road restoration and Providing functional household tap connection related to water supply scheme at Bautia &amp; its adjoining mouzas water supply scheme within Nalhati-I Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000191/2024-2025</t>
+  </si>
+  <si>
+    <t>2772/BHM</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>M/S GHOSH AND CO.</t>
   </si>
   <si>
     <t>RTOR000048/2024-2025</t>
   </si>
   <si>
     <t>3262/BHM</t>
   </si>
   <si>
     <t>02/12/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S GHOSH AND CO.</t>
   </si>
   <si>
     <t>Quotation for new service connection at Bautia (Block - Nalhati-I Block)</t>
   </si>
   <si>
     <t>BILL/01806/2024-2025</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -786,304 +786,304 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>91.5</v>
+        <v>24.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.39</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>433.77</v>
+        <v>91.5</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>24.37</v>
+        <v>433.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.31</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>46.39</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>21.17</v>
+        <v>887.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>2.44</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>887.39</v>
+        <v>21.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>21.66</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>2.44</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>