--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,65 @@
     <t>10/08/2023</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>GHOSH &amp; BROTHERS DEVCON PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Supply &amp; Installation of High lift Pumping Mchinery and other allied work for BARSHAL &amp; Adjoining moujas water supply scheme within Rampurhat - I Block under Bolpur Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000873/2023-2024</t>
   </si>
   <si>
     <t>3370/BOL.MD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>SUNIL RABIDAS</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Barshal H/L &amp; L/L (Block-Rampurhat-I)</t>
+  </si>
+  <si>
+    <t>BILL/01129/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-300</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,70 +654,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -863,54 +878,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>50.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>25.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>50.56</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -926,54 +941,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>9.32</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.32</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1048,54 +1063,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>1024.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>134.59</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>13.14</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1125,87 +1140,146 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>87.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>9.34</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1591.89</v>
+      </c>
+      <c r="P10" s="8">
+        <v>169.66</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>10.66</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>