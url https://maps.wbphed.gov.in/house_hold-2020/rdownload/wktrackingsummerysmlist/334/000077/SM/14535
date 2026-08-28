--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,180 +92,198 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Rampurhat-I</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Barshal piped water supply scheme.</t>
   </si>
   <si>
     <t>SM/14535</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Different works related to water supply scheme at BARSHAL &amp; its adjoining mouzas water supply scheme within RAMPURHAT-I Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE1,JE3</t>
+  </si>
+  <si>
+    <t>ORD/000266/2023-2024</t>
+  </si>
+  <si>
+    <t>3506/BHM</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>15/09/2025</t>
+  </si>
+  <si>
+    <t>GHOSH &amp; BROTHERS DEVCON PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of High lift Pumping Mchinery and other allied work for BARSHAL &amp; Adjoining moujas water supply scheme within Rampurhat - I Block under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-III</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000873/2023-2024</t>
+  </si>
+  <si>
+    <t>3370/BOL.MD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>SUNIL RABIDAS</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Low lift Pumping Mchinery and other allied work for BARSHAL &amp; Adjoining moujas water supply scheme within Rampurhat - I Block under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000871/2023-2024</t>
+  </si>
+  <si>
+    <t>3388/BOL.MD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>14/01/2024</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENTERPRISES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000137/2023-2024</t>
   </si>
   <si>
     <t>1557/BHM</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bolpur Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Accetance cum Work Order For Supply and delivery of Sluice Valve for Barshal piped water supply scheme under Birbhum Division, P.H.E. Dte. including loading, carriage and unloading at Birbhum Divisional Store at PHE Complex, Dist.-Birbhum under Birbhum Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>AE(HQ)</t>
   </si>
   <si>
     <t>Estimator,JE1</t>
   </si>
   <si>
     <t>ORD/000636/2023-2024</t>
   </si>
   <si>
     <t>947/BHM</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT LTD</t>
   </si>
   <si>
     <t>RTOR000219/2023-2024</t>
   </si>
   <si>
     <t>236/BHM</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
-    <t>Different works related to water supply scheme at BARSHAL &amp; its adjoining mouzas water supply scheme within RAMPURHAT-I Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Barshal H/L &amp; L/L (Block-Rampurhat-I)</t>
   </si>
   <si>
     <t>BILL/01129/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-300</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Construction of 5.90 m X 4.10 m Pump room/ Chlorine room with sanitary arrangements, Construction of High Lift Pump house (11 m x 6 m) and Sinking of 200 mm Dia All Through deep tubewell related to water supply scheme at Barshal Piped Water Supply Scheme within Rampurhat-I Block including supply of all labour &amp; materials under Birbhum Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/001321/2025-2026</t>
+  </si>
+  <si>
+    <t>285/BHM</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -794,492 +812,555 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>1024.06</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>134.59</v>
+      </c>
+      <c r="R3" s="4">
+        <v>13.14</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>50.94</v>
+        <v>87.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>25.75</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>50.56</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>9.32</v>
+        <v>50.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.32</v>
+        <v>25.75</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>50.56</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.08</v>
+        <v>407.86</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>1024.06</v>
+        <v>9.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>134.59</v>
+        <v>9.32</v>
       </c>
       <c r="R7" s="4">
-        <v>13.14</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>87.29</v>
+        <v>3.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>9.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P10" s="4">
+        <v>59.83</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1651.72</v>
+      </c>
+      <c r="P11" s="8">
+        <v>169.66</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>10.27</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>