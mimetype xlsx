--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,62 @@
     <t>ORD/000137/2023-2024</t>
   </si>
   <si>
     <t>2268/BHM</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>12/08/2023</t>
   </si>
   <si>
     <t>JAYANTA BARAL</t>
   </si>
   <si>
     <t>WBSEDCL QUOTATION FOR UTTAR BAKHEDAMARA WS SCHEME</t>
   </si>
   <si>
     <t>BILL/01475/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-196</t>
   </si>
   <si>
     <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Khedamara PWSS P/H-II at Block- Rampurhat-I</t>
+  </si>
+  <si>
+    <t>BILL/01845/2024-2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,73 +678,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -953,54 +965,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>98.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>79.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>81.07</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1016,54 +1028,54 @@
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>19.28</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.31</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>74.22</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1142,54 +1154,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>4.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.7</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1205,54 +1217,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>4.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>60.13</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1278,87 +1290,144 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>1.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>3.58</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>181.64</v>
+      </c>
+      <c r="P12" s="8">
+        <v>101.64</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>55.96</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>