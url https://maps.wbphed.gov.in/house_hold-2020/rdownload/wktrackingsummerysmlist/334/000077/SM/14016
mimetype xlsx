--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,201 +92,204 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Rampurhat-I</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme for Khedamara Mouza (Paikpara Village) under Rampurhat -I Block within Birbhum District</t>
   </si>
   <si>
     <t>SM/14016</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Laying of Rising Main , Distribution system and Providing FHTC including all allied Works for Piped Water Supply Scheme for Khedamara Mouza (Paikpara Village) under Rampurhat - I Block within Birbhum District. (Sl. No.8)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE1,JE3</t>
+  </si>
+  <si>
+    <t>ORD/000353/2022-2023</t>
+  </si>
+  <si>
+    <t>2689/BHM</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>04/02/2023</t>
+  </si>
+  <si>
+    <t>M/S MD AMINUL ISLAM</t>
+  </si>
+  <si>
     <t>Sinking of 02 Nos Tube wells 200 mm dia depth 36.0 mm each depth, fitted with PVC pipe and fiber glass Strainer at Salbani River bank for Khadamara PWSS under Rampurhat Sub-Division within Birbhum Division, PHE Dte.</t>
   </si>
   <si>
-    <t>AE</t>
-[...1 lines deleted...]
-  <si>
     <t>JE1</t>
   </si>
   <si>
     <t>ORD/000360/2022-2023</t>
   </si>
   <si>
     <t>448/RSD</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>07/01/2023</t>
   </si>
   <si>
     <t>ANKITA CHAKRABORTY</t>
   </si>
   <si>
+    <t>Construction of Switch Room size 5.40 mtr. X 3.65 mtr with Sanitary and water supply arrangement For Piped Water Supply Scheme for Khedamara Mouza (Paikpara Village) under Rampurhat Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000359/2022-2023</t>
+  </si>
+  <si>
+    <t>447/RSD</t>
+  </si>
+  <si>
+    <t>22/01/2023</t>
+  </si>
+  <si>
+    <t>SUBHRANIL DAS</t>
+  </si>
+  <si>
     <t>Bolpur Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machinaries at newly sunk Tube Wells and allied works at Khedamara PWSS Block-Rampurhat-I under Bolpur Mechanical Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-III</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000306/2023-2024</t>
+  </si>
+  <si>
+    <t>1501/Bol.MD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ART CENTRE</t>
+  </si>
+  <si>
+    <t>Sinking of Rig Bored Tube well by DTH method of drilling (125 mm X 115 mm) dia including connecting main for Piped Water Supply Scheme for Khedamara Mouza (Paikpara Village) under Rampurhat -I Block within Birbhum District under Rampurhat Sub-Division, Birbhum Division, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000137/2023-2024</t>
+  </si>
+  <si>
+    <t>2268/BHM</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>12/08/2023</t>
+  </si>
+  <si>
+    <t>JAYANTA BARAL</t>
+  </si>
+  <si>
+    <t>WBSEDCL QUOTATION FOR UTTAR BAKHEDAMARA WS SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/01475/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-23-24-196</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>WBSEDCL QUOATATION FOR kHENDAMARA WS SCHEME</t>
   </si>
   <si>
     <t>BILL/00642/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-2024-54</t>
   </si>
   <si>
-    <t>17/07/2023</t>
-[...46 lines deleted...]
-  <si>
     <t>Sinking of 01 nos. additional Tubewell, 200mm dia all through 120 mt. deep tubewell with Rising Main along with Construction of Switch Room 3.60 m X 3.0 m with Sanitary arrangement and balance FHTC for Khedamara PWSS under Rampurhat Sub-Division under Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000668/2023-2024</t>
   </si>
   <si>
     <t>1028/BHM</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
-    <t>Construction of Switch Room size 5.40 mtr. X 3.65 mtr with Sanitary and water supply arrangement For Piped Water Supply Scheme for Khedamara Mouza (Paikpara Village) under Rampurhat Sub-Division, P.H.E. Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Khedamara PWSS P/H-II at Block- Rampurhat-I</t>
   </si>
   <si>
     <t>BILL/01845/2024-2025</t>
   </si>
   <si>
-    <t>28/03/2025</t>
+    <t>01000218578</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -840,559 +843,561 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.68</v>
+        <v>98.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>79.79</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.07</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>3.39</v>
+        <v>4.68</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>98.43</v>
+        <v>4.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>79.79</v>
+        <v>4.82</v>
       </c>
       <c r="R5" s="4">
-        <v>81.07</v>
+        <v>96.7</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>19.28</v>
       </c>
       <c r="Q6" s="4">
         <v>14.31</v>
       </c>
       <c r="R6" s="4">
         <v>74.22</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>40.81</v>
+        <v>4.53</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>60.13</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>4.98</v>
+        <v>1.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.82</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>96.7</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.53</v>
+        <v>3.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.72</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>60.13</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>1.96</v>
+        <v>40.81</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4"/>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>3.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>181.64</v>
       </c>
       <c r="P12" s="8">
         <v>101.64</v>
       </c>
       <c r="Q12" s="8">
         <v>55.96</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>