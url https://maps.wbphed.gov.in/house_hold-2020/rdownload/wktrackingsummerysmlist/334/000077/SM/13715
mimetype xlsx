--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -170,93 +170,93 @@
   <si>
     <t>BILL/01554/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-200</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>WBSEDCL QUOTATION FOR PURBA ANANTAPUR W S P H NO I WS SCHEME</t>
   </si>
   <si>
     <t>BILL/01779/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-255</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
+    <t>Providing Electro-mechanical accessories and others for Purba Anantapur PWSS at Rampurhat - II Block under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-III</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000479/2023-2024</t>
+  </si>
+  <si>
+    <t>2231/Bol.MD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Different works related to water supply scheme at PURBA ANANTAPUR &amp; its adjoining mouzas water supply scheme within RAMPURHAT-II Block including supply of all labour &amp; materials under Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
     <t>ORD/000030/2023-2024</t>
   </si>
   <si>
     <t>1193/BHM</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>MEHEBUB RAHAMAN</t>
-  </si>
-[...22 lines deleted...]
-    <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1070,159 +1070,159 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>257.78</v>
+        <v>44.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>44.37</v>
+        <v>257.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>376.39</v>