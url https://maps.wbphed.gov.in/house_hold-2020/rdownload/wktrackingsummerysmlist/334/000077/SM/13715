--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -810,54 +810,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.81</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1109,54 +1109,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>44.37</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>39.14</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1172,88 +1172,88 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>257.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>179.32</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>69.56</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>376.39</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>200.17</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>53.18</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>