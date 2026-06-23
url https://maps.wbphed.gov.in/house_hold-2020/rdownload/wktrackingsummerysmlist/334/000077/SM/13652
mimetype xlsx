--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -107,126 +107,126 @@
   <si>
     <t>Srikantapur piped water supply scheme.</t>
   </si>
   <si>
     <t>SM/13652</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000140/2023-2024</t>
   </si>
   <si>
     <t>1578/BHM</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>RTOR000025/2024-2025</t>
+  </si>
+  <si>
+    <t>2448/BHM</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Providing Electro-mechanical accessories and others for SRIKANTAPUR piped water supply scheme, Md. Bazar block, under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller in Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000583/2023-2024</t>
+  </si>
+  <si>
+    <t>3387/Bol.MD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Sinking of 3 nos. 200mm X 165mm dia x 300 mtr. deep Tube Well by Rig boring method including connecting pipeline and all other allied works under Srikantapur Piped Water Supply Scheme under Birbhum Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>AE(HQ)</t>
+  </si>
+  <si>
+    <t>JE1</t>
+  </si>
+  <si>
+    <t>ORD/000577/2024-2025</t>
+  </si>
+  <si>
+    <t>437/BHM</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>M/S R B ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of 5.90 m X 4.10 m Pump room/ Chlorine room with sanitary arrangements, 300 CuM capacity O.H.R. Boundary wall, Soil Investigation, Land development, Rising main, Laying distribution, road restoration and Providing functional household tap connection related to SRIKANTAPUR water supply scheme at &amp; its adjoining mouzas water supply scheme within Md. Bazar Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte".</t>
   </si>
   <si>
-    <t>AE(HQ)</t>
-[...1 lines deleted...]
-  <si>
     <t>Estimator,JE1</t>
   </si>
   <si>
     <t>ORD/000103/2024-2025</t>
   </si>
   <si>
     <t>2112/BHM</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
-    <t>29/07/2025</t>
-[...56 lines deleted...]
-    <t>11/04/2025</t>
+    <t>30/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -812,300 +812,300 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="P4" s="4">
-        <v>571.1</v>
+        <v>13.19</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>13.19</v>
+        <v>28.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>54.68</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>28.28</v>
+        <v>20.14</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>20.14</v>
+        <v>571.1</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>659.16</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>15.46</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>