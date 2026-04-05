--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,74 +132,50 @@
     <t>16/10/2023</t>
   </si>
   <si>
     <t>14/01/2024</t>
   </si>
   <si>
     <t>SATYAJIT GHOSH</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000075/2022-2023</t>
   </si>
   <si>
     <t>1392/BHM</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>SARAFAT KHAN</t>
   </si>
   <si>
     <t>RTOR000030/2024-2025</t>
   </si>
   <si>
     <t>2453/BHM</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,51 +573,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -857,187 +833,124 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>232.15</v>
+        <v>5.09</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>111.83</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>