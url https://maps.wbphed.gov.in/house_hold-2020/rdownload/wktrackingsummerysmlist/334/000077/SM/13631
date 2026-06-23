--- v2 (2026-04-05)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -141,50 +141,74 @@
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000075/2022-2023</t>
   </si>
   <si>
     <t>1392/BHM</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2024-2025</t>
   </si>
   <si>
     <t>2453/BHM</t>
   </si>
   <si>
     <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>Construction of 5.90 m X 4.10 m Pump room/ Chlorine room with sanitary arrangements, 4.10 m X 3.50 m Pump house without sanitary arrangements, 8.00 m X 8.00 m Pump room/ Chlorine room with sanitary arrangements, 100 CuM capacity O.H.R. 100 CuM CWR, Boundary wall, Soil Investigation, Land development, Rising main, Laying distribution, Approach road and Providing functional household tap connection related to water supply scheme at GOKRUI &amp; its adjoining mouzas water supply scheme within Dubrajpur Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE1,JE3</t>
+  </si>
+  <si>
+    <t>ORD/000115/2024-2025</t>
+  </si>
+  <si>
+    <t>2181/BHM</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>SARAFAT KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -573,51 +597,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -870,87 +894,150 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>5.09</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P6" s="4">
+        <v>232.15</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>25</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>343.97</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>