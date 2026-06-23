--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,71 @@
     <t>03/09/2024</t>
   </si>
   <si>
     <t>Sinking of 250 X 150 mm Dia tubewell Drilling by Direct Rotary method (Two Nos ), Construction of 5.90 m X 4.10 m Pump room/ Chlorine room with sanitary arrangements, 150 CuM OHR, Boundary wall, Soil Investigation, Land development, Rising main, Laying distribution, road restoration and Providing functional household tap connection related to water supply scheme at Tilai &amp; its adjoining mouzas water supply scheme within RAMPURHAT-I Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE,JE2</t>
   </si>
   <si>
     <t>ORD/000132/2024-2025</t>
   </si>
   <si>
     <t>2316/BHM</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>S D CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Tilai PWSS PH-II (Kabilpur), Block- Rampurhat-I under Rampuhat CCC</t>
+  </si>
+  <si>
+    <t>BILL/00598/2025-2026</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Tilai PWSS P/H-I at Block- Rampurhat-I</t>
+  </si>
+  <si>
+    <t>BILL/00400/2025-2026</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,73 +618,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -821,54 +842,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>26.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.9</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -957,87 +978,201 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>349.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>15</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="4">
+        <v>15.27</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P8" s="4">
+        <v>2.94</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>415.38</v>
+      </c>
+      <c r="P9" s="8">
+        <v>20.82</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>5.01</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>