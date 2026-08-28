--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -80,135 +80,135 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Rampurhat-I</t>
   </si>
   <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Tilai piped water supply scheme.</t>
+  </si>
+  <si>
+    <t>SM/13127</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing Electro-mechanical accessories and others for Tilai &amp; Adjoining PWSS at Rampurhat - I Block under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-III</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000923/2023-2024</t>
+  </si>
+  <si>
+    <t>3529/Bol.MD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>MITRA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Birbhum Division</t>
   </si>
   <si>
-    <t>Tilai piped water supply scheme.</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000101/2023-2024</t>
   </si>
   <si>
     <t>1531/BHM</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bolpur Mechanical</t>
-[...23 lines deleted...]
-    <t>MITRA ENTERPRISE</t>
+    <t>Sinking of 250 X 150 mm Dia tubewell Drilling by Direct Rotary method (Two Nos ), Construction of 5.90 m X 4.10 m Pump room/ Chlorine room with sanitary arrangements, 150 CuM OHR, Boundary wall, Soil Investigation, Land development, Rising main, Laying distribution, road restoration and Providing functional household tap connection related to water supply scheme at Tilai &amp; its adjoining mouzas water supply scheme within RAMPURHAT-I Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE,JE2</t>
+  </si>
+  <si>
+    <t>ORD/000132/2024-2025</t>
+  </si>
+  <si>
+    <t>2316/BHM</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>S D CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000040/2024-2025</t>
   </si>
   <si>
     <t>2483/BHM</t>
   </si>
   <si>
     <t>03/09/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>S D CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation for new service connection at Tilai PWSS PH-II (Kabilpur), Block- Rampurhat-I under Rampuhat CCC</t>
   </si>
   <si>
     <t>BILL/00598/2025-2026</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Quotation for new service connection at Tilai PWSS P/H-I at Block- Rampurhat-I</t>
   </si>
   <si>
     <t>BILL/00400/2025-2026</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -758,281 +758,281 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>26.05</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>20.82</v>
+      </c>
+      <c r="R3" s="4">
+        <v>79.9</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>26.05</v>
+        <v>13.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.82</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>79.9</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>7.68</v>
+        <v>349.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
-        <v>349.88</v>
+        <v>7.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
@@ -1045,51 +1045,51 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>