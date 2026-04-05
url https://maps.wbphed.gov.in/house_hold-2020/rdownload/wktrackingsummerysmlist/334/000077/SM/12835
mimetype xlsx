--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -125,99 +125,144 @@
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Different works related to water supply scheme at Chauti &amp; its adjoining mouzas water supply scheme within Murarai-II Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE2</t>
   </si>
   <si>
     <t>ORD/000537/2022-2023</t>
   </si>
   <si>
     <t>674/BHM</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
-    <t>31/10/2025</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>QUAZI SIRAJUL ISLAM.</t>
   </si>
   <si>
     <t>Bolpur Mechanical</t>
   </si>
   <si>
     <t>Quotation deposit for empowering Chauti P/H-II Water Supply Scheme in Paikar CCC under Bolpur Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00149/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-2025-75</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Quotation deposit for empowering Chauti P/H-I Water Supply Scheme in Paikar CCC under Bolpur Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00153/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-2025-76</t>
   </si>
   <si>
     <t>Restoration of Roads, pucca drain including Augur boring along with extension of pipeline (DI &amp; HDPE) with FHTC and supply of sluice valve with construction of valve chember for Chaiti piped Water Supply Scheme under Nalhati Sub Division within Birbhum Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000070/2025-2026</t>
   </si>
   <si>
     <t>1594/BHM</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>QUAZI SIRAJUL ISLAM</t>
+  </si>
+  <si>
+    <t>Providing Electro-mechanical accessories and others for Chauti PWSS at Murarai - II Block under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller in Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000941/2023-2024</t>
+  </si>
+  <si>
+    <t>3302/BOL.MD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>MONI ELECTRICAL WORKS</t>
+  </si>
+  <si>
+    <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
+  </si>
+  <si>
+    <t>Estimator,JE</t>
+  </si>
+  <si>
+    <t>ORD/000492/2024-2025</t>
+  </si>
+  <si>
+    <t>203/BHM</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1025,87 +1070,213 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>96.35</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>27.59</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>60</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>67.84</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>573.84</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>