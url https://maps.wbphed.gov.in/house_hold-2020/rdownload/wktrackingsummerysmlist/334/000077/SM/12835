--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -875,54 +875,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>365.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>187.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>51.22</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1119,54 +1119,54 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>27.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>77.17</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1216,54 +1216,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>573.84</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>208.46</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>36.33</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>