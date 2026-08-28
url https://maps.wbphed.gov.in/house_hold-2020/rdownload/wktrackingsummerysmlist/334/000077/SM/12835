--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,156 +92,156 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Murarai-II</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>CHAUTI PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/12835</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Different works related to water supply scheme at Chauti &amp; its adjoining mouzas water supply scheme within Murarai-II Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000537/2022-2023</t>
+  </si>
+  <si>
+    <t>674/BHM</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>QUAZI SIRAJUL ISLAM.</t>
+  </si>
+  <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Providing Electro-mechanical accessories and others for Chauti PWSS at Murarai - II Block under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller in Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000941/2023-2024</t>
+  </si>
+  <si>
+    <t>3302/BOL.MD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>MONI ELECTRICAL WORKS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2023-2024</t>
   </si>
   <si>
     <t>1573/BHM</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Different works related to water supply scheme at Chauti &amp; its adjoining mouzas water supply scheme within Murarai-II Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
-[...23 lines deleted...]
-    <t>Bolpur Mechanical</t>
+    <t>Quotation deposit for empowering Chauti P/H-I Water Supply Scheme in Paikar CCC under Bolpur Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00153/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-2025-76</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Quotation deposit for empowering Chauti P/H-II Water Supply Scheme in Paikar CCC under Bolpur Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00149/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-2025-75</t>
   </si>
   <si>
-    <t>13/06/2024</t>
-[...13 lines deleted...]
-  <si>
     <t>Restoration of Roads, pucca drain including Augur boring along with extension of pipeline (DI &amp; HDPE) with FHTC and supply of sluice valve with construction of valve chember for Chaiti piped Water Supply Scheme under Nalhati Sub Division within Birbhum Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000070/2025-2026</t>
   </si>
   <si>
     <t>1594/BHM</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>QUAZI SIRAJUL ISLAM</t>
-  </si>
-[...22 lines deleted...]
-    <t>MONI ELECTRICAL WORKS</t>
   </si>
   <si>
     <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
   </si>
   <si>
     <t>Estimator,JE</t>
   </si>
   <si>
     <t>ORD/000492/2024-2025</t>
   </si>
   <si>
     <t>203/BHM</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -791,418 +791,418 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>10.89</v>
+        <v>365.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>187.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>51.22</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>365.44</v>
+        <v>27.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>187.17</v>
+        <v>21.29</v>
       </c>
       <c r="R4" s="4">
-        <v>51.22</v>
+        <v>77.17</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.92</v>
+        <v>10.89</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>2.82</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>96.35</v>
+        <v>2.92</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>27.59</v>
+        <v>96.35</v>
       </c>
       <c r="Q8" s="4">
-        <v>21.29</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>77.17</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>67.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>