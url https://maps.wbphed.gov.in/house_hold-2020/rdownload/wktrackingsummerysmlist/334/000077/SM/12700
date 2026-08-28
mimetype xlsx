--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,150 +80,150 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Dubrajpur</t>
   </si>
   <si>
+    <t>Birbhum Division</t>
+  </si>
+  <si>
+    <t>Metegaon and Adjoining Mouzas PWSS</t>
+  </si>
+  <si>
+    <t>SM/12700</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Different works related to water supply scheme at METEGAON &amp; its adjoining mouzas water supply scheme within DUBRAJPUR Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE,JE2,JE3</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>1085/BHM</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>M/S S.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Bolpur Mechanical</t>
   </si>
   <si>
-    <t>Metegaon and Adjoining Mouzas PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing Electro-mechanical accessories and others for Metegaon &amp; Adjoining moujas water supply scheme at Dubrajpur Block under Bolpur Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000580/2023-2024</t>
   </si>
   <si>
     <t>3384/Bol.MD</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>14/01/2024</t>
   </si>
   <si>
     <t>SATYAJIT GHOSH</t>
   </si>
   <si>
-    <t>Birbhum Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000079/2022-2023</t>
   </si>
   <si>
     <t>1398/BHM</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Supply and delivery of Sluice Valve for Metegaon and Adjoining Mouzas PWSS under Birbhum Division, P.H.E. Dte. including loading, carriage and unloading at Birbhum Divisional Store at PHE Complex, Dist.-Birbhum under Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE(HQ)</t>
   </si>
   <si>
     <t>Estimator,JE1</t>
   </si>
   <si>
     <t>ORD/000638/2023-2024</t>
   </si>
   <si>
     <t>949/BHM</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT LTD</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,276 +774,276 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>52.86</v>
+        <v>432.4</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>114.57</v>
+        <v>52.86</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>9.2</v>
+        <v>114.57</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>432.4</v>
+        <v>9.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>609.03</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>1.51</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>