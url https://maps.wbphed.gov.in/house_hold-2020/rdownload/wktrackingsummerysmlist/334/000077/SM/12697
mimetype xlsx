--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -107,75 +107,57 @@
   <si>
     <t>Mahurapur and Adjoining Mouzas PWSS</t>
   </si>
   <si>
     <t>SM/12697</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000018/2023-2024</t>
   </si>
   <si>
     <t>1435/BHM</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Different works related to water supply scheme at Chanchali, Dakshin Kashila &amp; Mahurapur and its adjoining mouzas water supply scheme within Murarai-I Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
-[...2 lines deleted...]
-    <t>AE</t>
+    <t>Acceptance Cum Work Order for Supply and delivery of Sluice Valve for Mahurapur and Adjoining Mouzas PWSS under Birbhum Division, P.H.E. Dte. including loading, carriage and unloading at Birbhum Divisional Store at PHE Complex, Dist.-Birbhum under Birbhum Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>AE(HQ)</t>
   </si>
   <si>
     <t>JE1</t>
-  </si>
-[...16 lines deleted...]
-    <t>AE(HQ)</t>
   </si>
   <si>
     <t>ORD/000635/2023-2024</t>
   </si>
   <si>
     <t>948/BHM</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Estimate for restoration charges for laying PHE pipeline from 3.5 KM to 6.5 KM of rajgram Maharapur road under rampurhat highway sub division of Birbhum highway Division-Iin the dist of Birbhum during the year 2023-24</t>
   </si>
   <si>
     <t>BILL/00735/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-223</t>
   </si>
@@ -621,51 +603,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -833,298 +815,235 @@
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1680</v>
+        <v>9.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>56.85</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>3.38</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>9.71</v>
+        <v>22</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>22</v>
+        <v>30.63</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...26 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>110.37</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>