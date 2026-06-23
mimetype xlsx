--- v1 (2026-04-05)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,92 @@
     <t>Bolpur Mechanical</t>
   </si>
   <si>
     <t>Providing Electro-mechanical accessories and others for MAHURAPUR piped water supply scheme, Murarai-I block, under Bolpur Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Driller in Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000902/2023-2024</t>
   </si>
   <si>
     <t>3297/Bol.MD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>MITRA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation deposit for Mahurapur Water Supply Scheme P/H-II in Murari CCC under Bolpur Mechanical division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01134/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-293</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Quotation deposit for Mahurapur Water Supply Scheme P/H-I in Murari CCC under Bolpur Mechanical division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01133/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-294</t>
+  </si>
+  <si>
+    <t>Different works related to water supply scheme at Chanchali, Dakshin Kashila &amp; Mahurapur and its adjoining mouzas water supply scheme within Murarai-I Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>ORD/000081/2023-2024</t>
+  </si>
+  <si>
+    <t>1424/BHM</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -963,87 +1005,268 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>30.63</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>7.25</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P8" s="4">
+        <v>4.57</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>1680</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>56.85</v>
+      </c>
+      <c r="R9" s="4">
+        <v>3.38</v>
+      </c>
+      <c r="S9" s="4">
+        <v>35</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1802.18</v>
+      </c>
+      <c r="P10" s="8">
+        <v>56.85</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>3.15</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>