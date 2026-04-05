--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,50 +168,71 @@
     <t>23/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Providing Electro-mechanical accessories and others for KAMARKHUL piped water supply scheme, Murarai-II block, under Bolpur Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Driller in Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000545/2023-2024</t>
   </si>
   <si>
     <t>2141/Bol.MD</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>M. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
+  </si>
+  <si>
+    <t>Estimator,JE</t>
+  </si>
+  <si>
+    <t>ORD/000492/2024-2025</t>
+  </si>
+  <si>
+    <t>203/BHM</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -960,87 +981,150 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>27.82</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>67.84</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>1316.03</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>