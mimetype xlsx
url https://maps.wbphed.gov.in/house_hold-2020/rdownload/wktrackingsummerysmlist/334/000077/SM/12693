--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -147,71 +147,50 @@
     <t>25/08/2023</t>
   </si>
   <si>
     <t>25/05/2024</t>
   </si>
   <si>
     <t>BENGAL ENGINEERING</t>
   </si>
   <si>
     <t>Bolpur Mechanical</t>
   </si>
   <si>
     <t>Quotation deposit for Kamarkhur Water Supply Scheme P/H-I in Paikar CCC under Bolpur Mechanical division, PHE Dte</t>
   </si>
   <si>
     <t>BILL/00828/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-182</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...19 lines deleted...]
-    <t>M. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
   </si>
   <si>
     <t>Estimator,JE</t>
   </si>
   <si>
     <t>ORD/000492/2024-2025</t>
   </si>
   <si>
     <t>203/BHM</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -621,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -845,54 +824,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>1204.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>75.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>6.25</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -928,203 +907,140 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>27.82</v>
+        <v>67.84</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...20 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>1288.21</v>
+      </c>
+      <c r="P7" s="8">
+        <v>75.31</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>5.85</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>