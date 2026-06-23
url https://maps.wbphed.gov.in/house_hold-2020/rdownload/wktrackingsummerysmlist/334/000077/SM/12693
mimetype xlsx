--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,50 +168,71 @@
     <t>23/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
   </si>
   <si>
     <t>Estimator,JE</t>
   </si>
   <si>
     <t>ORD/000492/2024-2025</t>
   </si>
   <si>
     <t>203/BHM</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Providing Electro-mechanical accessories and others for KAMARKHUL piped water supply scheme, Murarai-II block, under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller in Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000545/2023-2024</t>
+  </si>
+  <si>
+    <t>2141/Bol.MD</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -960,87 +981,150 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>67.84</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>27.82</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>12.89</v>
+      </c>
+      <c r="R7" s="4">
+        <v>46.34</v>
+      </c>
+      <c r="S7" s="4">
+        <v>50</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>1316.03</v>
+      </c>
+      <c r="P8" s="8">
+        <v>88.2</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>6.7</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>