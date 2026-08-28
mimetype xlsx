--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,147 +92,147 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Murarai-II</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Kamarkhul Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/12693</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Different works related to water supply scheme at KASHIMNAGAR, KAMARKHUL &amp; GAGANPUR and its adjoining mouzas water supply scheme within MURARAI-II Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE1</t>
+  </si>
+  <si>
+    <t>ORD/000288/2023-2024</t>
+  </si>
+  <si>
+    <t>3647/BHM</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>25/05/2024</t>
+  </si>
+  <si>
+    <t>BENGAL ENGINEERING</t>
+  </si>
+  <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Providing Electro-mechanical accessories and others for KAMARKHUL piped water supply scheme, Murarai-II block, under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller in Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000545/2023-2024</t>
+  </si>
+  <si>
+    <t>2141/Bol.MD</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M. S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000056/2023-2024</t>
   </si>
   <si>
     <t>1517/BHM</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Different works related to water supply scheme at KASHIMNAGAR, KAMARKHUL &amp; GAGANPUR and its adjoining mouzas water supply scheme within MURARAI-II Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
-[...25 lines deleted...]
-  <si>
     <t>Quotation deposit for Kamarkhur Water Supply Scheme P/H-I in Paikar CCC under Bolpur Mechanical division, PHE Dte</t>
   </si>
   <si>
     <t>BILL/00828/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-182</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
   </si>
   <si>
     <t>Estimator,JE</t>
   </si>
   <si>
     <t>ORD/000492/2024-2025</t>
   </si>
   <si>
     <t>203/BHM</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...19 lines deleted...]
-    <t>M. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -761,357 +761,357 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>1204.06</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>31.12</v>
+      </c>
+      <c r="R3" s="4">
+        <v>2.58</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>1204.06</v>
+        <v>27.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>75.31</v>
+        <v>12.89</v>
       </c>
       <c r="R4" s="4">
-        <v>6.25</v>
+        <v>46.34</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>2.97</v>
+        <v>13.34</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>67.84</v>
+        <v>2.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>27.82</v>
+        <v>67.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>12.89</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>46.34</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>1316.03</v>
       </c>
       <c r="P8" s="8">
-        <v>88.2</v>
+        <v>44.01</v>
       </c>
       <c r="Q8" s="8">
-        <v>6.7</v>
+        <v>3.34</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>